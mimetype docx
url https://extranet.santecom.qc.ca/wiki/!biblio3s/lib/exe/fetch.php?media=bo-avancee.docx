--- v0 (2025-10-18)
+++ v1 (2026-09-09)
@@ -8,51 +8,51 @@
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="3E3656BD" w14:textId="3F8D6C3B" w:rsidR="00703E24" w:rsidRPr="00E26F88" w:rsidRDefault="00703E24" w:rsidP="00584FF2">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:color w:val="FFFFFF" w:themeColor="background1"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc6221273"/>
       <w:bookmarkStart w:id="1" w:name="objet"/>
       <w:r w:rsidRPr="00E26F88">
         <w:rPr>
           <w:b/>
           <w:noProof/>
           <w:color w:val="FFFFFF" w:themeColor="background1"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
           <w:lang w:val="fr-CA" w:eastAsia="fr-CA" w:bidi="ar-SA"/>
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251694080" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="69880D14" wp14:editId="6A1636D6">
             <wp:simplePos x="0" y="0"/>
@@ -894,51 +894,51 @@
     <w:p w14:paraId="401E0A7D" w14:textId="749F00F1" w:rsidR="003844A8" w:rsidRPr="003844A8" w:rsidRDefault="003844A8" w:rsidP="00584FF2">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="29"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Description du </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>besoin</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>d’information</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w14:paraId="5881CB6A" w14:textId="07731BF7" w:rsidR="00E26F88" w:rsidRDefault="003844A8" w:rsidP="00E26F88">
+    <w:p w14:paraId="5881CB6A" w14:textId="044675C3" w:rsidR="00E26F88" w:rsidRDefault="003844A8" w:rsidP="00E26F88">
       <w:pPr>
         <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003844A8">
         <w:rPr>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>É</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>noncez</w:t>
       </w:r>
       <w:r w:rsidR="0030107B">
         <w:rPr>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> brièvement</w:t>
       </w:r>
@@ -1139,285 +1139,371 @@
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Livrable</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4820"/>
         <w:gridCol w:w="5329"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00395D69" w:rsidRPr="00FB270F" w14:paraId="29F008DD" w14:textId="77777777" w:rsidTr="5557DB64">
+      <w:tr w:rsidR="00395D69" w:rsidRPr="006F7D93" w14:paraId="29F008DD" w14:textId="77777777" w:rsidTr="5557DB64">
         <w:trPr>
           <w:trHeight w:val="1524"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4820" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4E9A5033" w14:textId="77777777" w:rsidR="00395D69" w:rsidRPr="00B20320" w:rsidRDefault="00395D69" w:rsidP="0085264B">
             <w:pPr>
               <w:pStyle w:val="Titre3"/>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:lang w:val="fr-CA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B20320">
               <w:rPr>
                 <w:lang w:val="fr-CA"/>
               </w:rPr>
               <w:t>Type de revue de la littérature</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="11039749" w14:textId="085BDEB0" w:rsidR="00395D69" w:rsidRPr="00B20320" w:rsidRDefault="00FB270F" w:rsidP="00395D69">
+          <w:p w14:paraId="11039749" w14:textId="085BDEB0" w:rsidR="00395D69" w:rsidRDefault="00F376DF" w:rsidP="00395D69">
             <w:pPr>
               <w:spacing w:before="0" w:after="0"/>
               <w:rPr>
                 <w:lang w:val="fr-CA"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:lang w:val="fr-CA"/>
                 </w:rPr>
                 <w:id w:val="-393197463"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00B00AF2">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:lang w:val="fr-CA"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00395D69" w:rsidRPr="00B20320">
               <w:rPr>
                 <w:lang w:val="fr-CA"/>
               </w:rPr>
               <w:t> Recherche exploratoire</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="29257BE6" w14:textId="000F0A59" w:rsidR="005F402C" w:rsidRPr="00B20320" w:rsidRDefault="00FB270F" w:rsidP="00395D69">
+          <w:p w14:paraId="6E95B820" w14:textId="20DC6F03" w:rsidR="006F7D93" w:rsidRPr="00B20320" w:rsidRDefault="006F7D93" w:rsidP="006F7D93">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:rPr>
+                <w:lang w:val="fr-CA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                  <w:lang w:val="fr-CA"/>
+                </w:rPr>
+                <w:id w:val="2054412975"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                    <w:lang w:val="fr-CA"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidRPr="00B20320">
+              <w:rPr>
+                <w:lang w:val="fr-CA"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="fr-CA"/>
+              </w:rPr>
+              <w:t>Examen de la portée (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006F7D93">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:val="fr-CA"/>
+              </w:rPr>
+              <w:t>scoping</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006F7D93">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:val="fr-CA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006F7D93">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:val="fr-CA"/>
+              </w:rPr>
+              <w:t>review</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="fr-CA"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="29257BE6" w14:textId="73010BD0" w:rsidR="005F402C" w:rsidRPr="00B20320" w:rsidRDefault="00F376DF" w:rsidP="00395D69">
             <w:pPr>
               <w:spacing w:before="0" w:after="0"/>
               <w:rPr>
                 <w:lang w:val="fr-CA"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:lang w:val="fr-CA"/>
                 </w:rPr>
                 <w:id w:val="1552342960"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="001E6784">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:lang w:val="fr-CA"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00395D69" w:rsidRPr="00B20320">
               <w:rPr>
                 <w:lang w:val="fr-CA"/>
               </w:rPr>
               <w:t xml:space="preserve"> Revue </w:t>
             </w:r>
             <w:r w:rsidR="005F402C" w:rsidRPr="00B20320">
               <w:rPr>
                 <w:lang w:val="fr-CA"/>
               </w:rPr>
               <w:t>narrative</w:t>
             </w:r>
+            <w:r w:rsidR="006F7D93">
+              <w:rPr>
+                <w:lang w:val="fr-CA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> systématisée</w:t>
+            </w:r>
           </w:p>
-          <w:p w14:paraId="719AE245" w14:textId="6D9530F5" w:rsidR="005F402C" w:rsidRPr="00B20320" w:rsidRDefault="00FB270F" w:rsidP="005F402C">
+          <w:p w14:paraId="719AE245" w14:textId="6D9530F5" w:rsidR="005F402C" w:rsidRPr="00B20320" w:rsidRDefault="00F376DF" w:rsidP="005F402C">
             <w:pPr>
               <w:spacing w:before="0" w:after="0"/>
               <w:rPr>
                 <w:lang w:val="fr-CA"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:lang w:val="fr-CA"/>
                 </w:rPr>
                 <w:id w:val="2053416443"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="001E6784">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:lang w:val="fr-CA"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="005F402C" w:rsidRPr="00B20320">
               <w:rPr>
                 <w:lang w:val="fr-CA"/>
               </w:rPr>
               <w:t> Revue rapide</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="19251843" w14:textId="57A25EE2" w:rsidR="005F402C" w:rsidRPr="00B20320" w:rsidRDefault="00FB270F" w:rsidP="005F402C">
+          <w:p w14:paraId="19251843" w14:textId="57A25EE2" w:rsidR="005F402C" w:rsidRPr="00B20320" w:rsidRDefault="00F376DF" w:rsidP="005F402C">
             <w:pPr>
               <w:spacing w:before="0" w:after="0"/>
               <w:rPr>
                 <w:lang w:val="fr-CA"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:lang w:val="fr-CA"/>
                 </w:rPr>
                 <w:id w:val="-1078137188"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="001E6784">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:lang w:val="fr-CA"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="005F402C" w:rsidRPr="00B20320">
               <w:rPr>
                 <w:lang w:val="fr-CA"/>
               </w:rPr>
               <w:t> Revue de revues</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2BDB5360" w14:textId="3EAA64E1" w:rsidR="005F402C" w:rsidRPr="00B20320" w:rsidRDefault="00FB270F" w:rsidP="00395D69">
+          <w:p w14:paraId="2BDB5360" w14:textId="3EAA64E1" w:rsidR="005F402C" w:rsidRPr="00B20320" w:rsidRDefault="00F376DF" w:rsidP="00395D69">
             <w:pPr>
               <w:spacing w:before="0" w:after="0"/>
               <w:rPr>
                 <w:lang w:val="fr-CA"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:lang w:val="fr-CA"/>
                 </w:rPr>
                 <w:id w:val="2146317889"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="001E6784">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:lang w:val="fr-CA"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00395D69" w:rsidRPr="00B20320">
               <w:rPr>
                 <w:lang w:val="fr-CA"/>
               </w:rPr>
               <w:t> Revue systématique</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3A6BBB91" w14:textId="022739CF" w:rsidR="00395D69" w:rsidRPr="00B20320" w:rsidRDefault="00FB270F" w:rsidP="00002E66">
+          <w:p w14:paraId="3A6BBB91" w14:textId="022739CF" w:rsidR="00395D69" w:rsidRPr="00B20320" w:rsidRDefault="00F376DF" w:rsidP="00002E66">
             <w:pPr>
               <w:spacing w:before="0" w:after="0"/>
               <w:rPr>
                 <w:lang w:val="fr-CA"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:lang w:val="fr-CA"/>
                 </w:rPr>
                 <w:id w:val="-286739702"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="001E6784">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
@@ -1471,174 +1557,174 @@
             </w:r>
             <w:r w:rsidR="00395D69" w:rsidRPr="00B20320">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5329" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5207785A" w14:textId="77777777" w:rsidR="00395D69" w:rsidRPr="00B20320" w:rsidRDefault="00306AFE" w:rsidP="0085264B">
             <w:pPr>
               <w:pStyle w:val="Titre3"/>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:lang w:val="fr-CA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B20320">
               <w:rPr>
                 <w:lang w:val="fr-CA"/>
               </w:rPr>
               <w:t>Produit(s)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="03A0E3E6" w14:textId="25502AFB" w:rsidR="00395D69" w:rsidRPr="00B20320" w:rsidRDefault="00FB270F" w:rsidP="00395D69">
+          <w:p w14:paraId="03A0E3E6" w14:textId="25502AFB" w:rsidR="00395D69" w:rsidRPr="00B20320" w:rsidRDefault="00F376DF" w:rsidP="00395D69">
             <w:pPr>
               <w:spacing w:before="0" w:after="0"/>
               <w:rPr>
                 <w:lang w:val="fr-CA"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:lang w:val="fr-CA"/>
                 </w:rPr>
                 <w:id w:val="-1062326974"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="001E6784">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:lang w:val="fr-CA"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00395D69" w:rsidRPr="00B20320">
               <w:rPr>
                 <w:lang w:val="fr-CA"/>
               </w:rPr>
               <w:t> Publication de l’INSPQ</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4E53A1CE" w14:textId="463763F2" w:rsidR="00395D69" w:rsidRPr="00B20320" w:rsidRDefault="00FB270F" w:rsidP="00395D69">
+          <w:p w14:paraId="4E53A1CE" w14:textId="463763F2" w:rsidR="00395D69" w:rsidRPr="00B20320" w:rsidRDefault="00F376DF" w:rsidP="00395D69">
             <w:pPr>
               <w:spacing w:before="0" w:after="0"/>
               <w:rPr>
                 <w:lang w:val="fr-CA"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:lang w:val="fr-CA"/>
                 </w:rPr>
                 <w:id w:val="1454435250"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="001E6784">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:lang w:val="fr-CA"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00395D69" w:rsidRPr="00B20320">
               <w:rPr>
                 <w:lang w:val="fr-CA"/>
               </w:rPr>
               <w:t> Formation</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="79733EF6" w14:textId="27731257" w:rsidR="00395D69" w:rsidRPr="00B20320" w:rsidRDefault="00FB270F" w:rsidP="00395D69">
+          <w:p w14:paraId="79733EF6" w14:textId="27731257" w:rsidR="00395D69" w:rsidRPr="00B20320" w:rsidRDefault="00F376DF" w:rsidP="00395D69">
             <w:pPr>
               <w:spacing w:before="0" w:after="0"/>
               <w:rPr>
                 <w:lang w:val="fr-CA"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:lang w:val="fr-CA"/>
                 </w:rPr>
                 <w:id w:val="344372407"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="001E6784">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:lang w:val="fr-CA"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00395D69" w:rsidRPr="00B20320">
               <w:rPr>
                 <w:lang w:val="fr-CA"/>
               </w:rPr>
               <w:t> Article, chapitre de livre</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1718B54D" w14:textId="2559516B" w:rsidR="00395D69" w:rsidRPr="00F10A48" w:rsidRDefault="00FB270F" w:rsidP="00C56528">
+          <w:p w14:paraId="1718B54D" w14:textId="2559516B" w:rsidR="00395D69" w:rsidRPr="00F10A48" w:rsidRDefault="00F376DF" w:rsidP="00C56528">
             <w:pPr>
               <w:spacing w:before="0" w:after="0"/>
               <w:rPr>
                 <w:lang w:val="fr-CA"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:lang w:val="fr-CA"/>
                 </w:rPr>
                 <w:id w:val="355015607"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="001E6784">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
@@ -4407,51 +4493,51 @@
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2979" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="34656583" w14:textId="77777777" w:rsidR="00584FF2" w:rsidRPr="00985E74" w:rsidRDefault="00584FF2" w:rsidP="00E879DC">
             <w:pPr>
               <w:pStyle w:val="corpsdetexte2"/>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00584FF2" w:rsidRPr="00FB270F" w14:paraId="01F18848" w14:textId="77777777" w:rsidTr="000467C9">
+      <w:tr w:rsidR="00584FF2" w:rsidRPr="006F7D93" w14:paraId="01F18848" w14:textId="77777777" w:rsidTr="000467C9">
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2249" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="1C819A"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1FAD36CD" w14:textId="1BBA46E9" w:rsidR="00584FF2" w:rsidRPr="003C6D70" w:rsidRDefault="00584FF2" w:rsidP="00CB1295">
             <w:pPr>
               <w:pStyle w:val="corpsdetexte2"/>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rStyle w:val="Hyperlien"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003C6D70">
               <w:rPr>
                 <w:rStyle w:val="Hyperlien"/>
                 <w:rFonts w:cs="Arial"/>
@@ -4731,51 +4817,51 @@
           <w:b/>
           <w:color w:val="auto"/>
           <w:spacing w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="14390"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00584FF2" w:rsidRPr="00FB270F" w14:paraId="264B9B81" w14:textId="77777777" w:rsidTr="00E879DC">
+      <w:tr w:rsidR="00584FF2" w:rsidRPr="006F7D93" w14:paraId="264B9B81" w14:textId="77777777" w:rsidTr="00E879DC">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="14390" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
           <w:p w14:paraId="3567E132" w14:textId="1084DAC7" w:rsidR="00584FF2" w:rsidRDefault="00584FF2" w:rsidP="00E879DC">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="fr-CA"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="_Hlk89869061"/>
             <w:r>
               <w:rPr>
                 <w:lang w:val="fr-CA"/>
               </w:rPr>
               <w:t>Vérifiez si un ou des concepts ont déjà été développés</w:t>
             </w:r>
             <w:r w:rsidR="00D270E6">
               <w:rPr>
                 <w:lang w:val="fr-CA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
@@ -4836,86 +4922,68 @@
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="fr-CA"/>
               </w:rPr>
               <w:t>Bases de données des descripteurs Me</w:t>
             </w:r>
             <w:r w:rsidR="00D270E6">
               <w:rPr>
                 <w:rStyle w:val="Hyperlien"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="fr-CA"/>
               </w:rPr>
               <w:t>SH</w:t>
             </w:r>
             <w:r w:rsidRPr="005A1E28">
               <w:rPr>
                 <w:rStyle w:val="Hyperlien"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="fr-CA"/>
               </w:rPr>
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r w:rsidRPr="0054747B">
-[...6 lines deleted...]
-              </w:r>
               <w:proofErr w:type="spellStart"/>
               <w:r w:rsidRPr="0054747B">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlien"/>
                   <w:rFonts w:cs="Arial"/>
                   <w:lang w:val="fr-CA"/>
                 </w:rPr>
-                <w:t>Subject</w:t>
+                <w:t>Medical</w:t>
               </w:r>
               <w:proofErr w:type="spellEnd"/>
               <w:r w:rsidRPr="0054747B">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlien"/>
                   <w:rFonts w:cs="Arial"/>
                   <w:lang w:val="fr-CA"/>
                 </w:rPr>
-                <w:t xml:space="preserve"> </w:t>
+                <w:t xml:space="preserve"> Subject Headings</w:t>
               </w:r>
-              <w:proofErr w:type="spellStart"/>
-[...8 lines deleted...]
-              <w:proofErr w:type="spellEnd"/>
             </w:hyperlink>
             <w:r w:rsidRPr="005D0707">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:val="fr-CA"/>
               </w:rPr>
               <w:t xml:space="preserve"> (NLM)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="21CDA203" w14:textId="47F6622F" w:rsidR="00584FF2" w:rsidRPr="00CB1295" w:rsidRDefault="00584FF2" w:rsidP="00E879DC">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="28"/>
               </w:numPr>
               <w:rPr>
                 <w:rStyle w:val="Hyperlien"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="fr-CA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005A1E28">
               <w:rPr>
                 <w:rStyle w:val="Hyperlien"/>
@@ -5240,51 +5308,51 @@
                 <w:tcPr>
                   <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
                   <w:tcW w:w="2717" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w14:paraId="1D32C539" w14:textId="58080049" w:rsidR="00C84579" w:rsidRPr="0022035D" w:rsidRDefault="00C84579" w:rsidP="00C84579">
                   <w:pPr>
                     <w:spacing w:before="0" w:after="0"/>
                     <w:rPr>
                       <w:sz w:val="18"/>
                       <w:lang w:val="fr-CA"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="0022035D">
                     <w:rPr>
                       <w:sz w:val="18"/>
                       <w:lang w:val="fr-CA"/>
                     </w:rPr>
                     <w:t>Sciences biomédicales</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="5534" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="0082FF41" w14:textId="405924F1" w:rsidR="00C84579" w:rsidRPr="00DF47FE" w:rsidRDefault="00FB270F" w:rsidP="006101E9">
+                <w:p w14:paraId="0082FF41" w14:textId="405924F1" w:rsidR="00C84579" w:rsidRPr="00DF47FE" w:rsidRDefault="00F376DF" w:rsidP="006101E9">
                   <w:pPr>
                     <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
                     <w:rPr>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:val="en-CA"/>
                     </w:rPr>
                   </w:pPr>
                   <w:sdt>
                     <w:sdtPr>
                       <w:rPr>
                         <w:sz w:val="22"/>
                         <w:szCs w:val="22"/>
                         <w:lang w:val="fr-CA"/>
                       </w:rPr>
                       <w:id w:val="259646438"/>
                       <w14:checkbox>
                         <w14:checked w14:val="0"/>
                         <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                         <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                       </w14:checkbox>
                     </w:sdtPr>
                     <w:sdtEndPr/>
                     <w:sdtContent>
@@ -5379,199 +5447,199 @@
                     <w:rPr>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:val="en-CA"/>
                     </w:rPr>
                     <w:t>équiv</w:t>
                   </w:r>
                   <w:proofErr w:type="spellEnd"/>
                   <w:r w:rsidR="006E40FA" w:rsidRPr="00DF47FE">
                     <w:rPr>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:val="en-CA"/>
                     </w:rPr>
                     <w:t>.</w:t>
                   </w:r>
                   <w:r w:rsidR="00175661" w:rsidRPr="00DF47FE">
                     <w:rPr>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:val="en-CA"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> PubMed)</w:t>
                   </w:r>
                 </w:p>
-                <w:p w14:paraId="3C8708C6" w14:textId="4F7174A3" w:rsidR="00C84579" w:rsidRPr="00DF47FE" w:rsidRDefault="00FB270F" w:rsidP="006101E9">
+                <w:p w14:paraId="3C8708C6" w14:textId="4F7174A3" w:rsidR="00C84579" w:rsidRPr="00DF47FE" w:rsidRDefault="00F376DF" w:rsidP="006101E9">
                   <w:pPr>
                     <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
                     <w:rPr>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:val="en-CA"/>
                     </w:rPr>
                   </w:pPr>
                   <w:sdt>
                     <w:sdtPr>
                       <w:rPr>
                         <w:sz w:val="22"/>
                         <w:szCs w:val="22"/>
                         <w:lang w:val="en-CA"/>
                       </w:rPr>
                       <w:id w:val="-1231236223"/>
                       <w14:checkbox>
                         <w14:checked w14:val="0"/>
                         <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                         <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                       </w14:checkbox>
                     </w:sdtPr>
                     <w:sdtEndPr/>
                     <w:sdtContent>
                       <w:r w:rsidR="004C0AC1">
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                           <w:sz w:val="22"/>
                           <w:szCs w:val="22"/>
                           <w:lang w:val="en-CA"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:sdtContent>
                   </w:sdt>
                   <w:r w:rsidR="41B244A9" w:rsidRPr="00DF47FE">
                     <w:rPr>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:val="en-CA"/>
                     </w:rPr>
                     <w:t> Embase</w:t>
                   </w:r>
                 </w:p>
-                <w:p w14:paraId="64802759" w14:textId="77777777" w:rsidR="00FB31EB" w:rsidRDefault="00FB270F" w:rsidP="006101E9">
+                <w:p w14:paraId="64802759" w14:textId="77777777" w:rsidR="00FB31EB" w:rsidRDefault="00F376DF" w:rsidP="006101E9">
                   <w:pPr>
                     <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
                     <w:rPr>
                       <w:sz w:val="18"/>
                       <w:lang w:val="en-CA"/>
                     </w:rPr>
                   </w:pPr>
                   <w:sdt>
                     <w:sdtPr>
                       <w:rPr>
                         <w:sz w:val="22"/>
                         <w:szCs w:val="22"/>
                         <w:lang w:val="en-CA"/>
                       </w:rPr>
                       <w:id w:val="-776173917"/>
                       <w14:checkbox>
                         <w14:checked w14:val="0"/>
                         <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                         <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                       </w14:checkbox>
                     </w:sdtPr>
                     <w:sdtEndPr/>
                     <w:sdtContent>
                       <w:r w:rsidR="004C0AC1">
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                           <w:sz w:val="22"/>
                           <w:szCs w:val="22"/>
                           <w:lang w:val="en-CA"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:sdtContent>
                   </w:sdt>
                   <w:r w:rsidR="00C84579" w:rsidRPr="00DF47FE">
                     <w:rPr>
                       <w:sz w:val="18"/>
                       <w:lang w:val="en-CA"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                   <w:r w:rsidR="00FB31EB" w:rsidRPr="00DF47FE">
                     <w:rPr>
                       <w:sz w:val="18"/>
                       <w:lang w:val="en-CA"/>
                     </w:rPr>
                     <w:t>CINAHL</w:t>
                   </w:r>
                 </w:p>
-                <w:p w14:paraId="12C07FAF" w14:textId="77777777" w:rsidR="00FB31EB" w:rsidRPr="00DF47FE" w:rsidRDefault="00FB270F" w:rsidP="00FB31EB">
+                <w:p w14:paraId="12C07FAF" w14:textId="77777777" w:rsidR="00FB31EB" w:rsidRPr="00DF47FE" w:rsidRDefault="00F376DF" w:rsidP="00FB31EB">
                   <w:pPr>
                     <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
                     <w:rPr>
                       <w:sz w:val="18"/>
                       <w:lang w:val="en-CA"/>
                     </w:rPr>
                   </w:pPr>
                   <w:sdt>
                     <w:sdtPr>
                       <w:rPr>
                         <w:sz w:val="22"/>
                         <w:szCs w:val="22"/>
                         <w:lang w:val="en-CA"/>
                       </w:rPr>
                       <w:id w:val="-227457930"/>
                       <w14:checkbox>
                         <w14:checked w14:val="0"/>
                         <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                         <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                       </w14:checkbox>
                     </w:sdtPr>
                     <w:sdtEndPr/>
                     <w:sdtContent>
                       <w:r w:rsidR="004C0AC1">
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                           <w:sz w:val="22"/>
                           <w:szCs w:val="22"/>
                           <w:lang w:val="en-CA"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:sdtContent>
                   </w:sdt>
                   <w:r w:rsidR="00C84579" w:rsidRPr="00DF47FE">
                     <w:rPr>
                       <w:sz w:val="18"/>
                       <w:lang w:val="en-CA"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                   <w:r w:rsidR="00FB31EB" w:rsidRPr="00DF47FE">
                     <w:rPr>
                       <w:sz w:val="18"/>
                       <w:lang w:val="en-CA"/>
                     </w:rPr>
                     <w:t>Global Health</w:t>
                   </w:r>
                 </w:p>
-                <w:p w14:paraId="3F2C15A5" w14:textId="6A50B0C5" w:rsidR="00C84579" w:rsidRPr="00DF47FE" w:rsidRDefault="00FB270F" w:rsidP="006101E9">
+                <w:p w14:paraId="3F2C15A5" w14:textId="6A50B0C5" w:rsidR="00C84579" w:rsidRPr="00DF47FE" w:rsidRDefault="00F376DF" w:rsidP="006101E9">
                   <w:pPr>
                     <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
                     <w:rPr>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:val="en-CA"/>
                     </w:rPr>
                   </w:pPr>
                   <w:sdt>
                     <w:sdtPr>
                       <w:rPr>
                         <w:sz w:val="22"/>
                         <w:szCs w:val="22"/>
                         <w:lang w:val="en-CA"/>
                       </w:rPr>
                       <w:id w:val="1901318200"/>
                       <w14:checkbox>
                         <w14:checked w14:val="0"/>
                         <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                         <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                       </w14:checkbox>
                     </w:sdtPr>
                     <w:sdtEndPr/>
                     <w:sdtContent>
@@ -5581,51 +5649,51 @@
                           <w:sz w:val="22"/>
                           <w:szCs w:val="22"/>
                           <w:lang w:val="en-CA"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:sdtContent>
                   </w:sdt>
                   <w:r w:rsidR="41B244A9" w:rsidRPr="00DF47FE">
                     <w:rPr>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:val="en-CA"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                   <w:r w:rsidR="29868F64" w:rsidRPr="00DF47FE">
                     <w:rPr>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:val="en-CA"/>
                     </w:rPr>
                     <w:t>EBM Reviews - Cochrane Database of Systematic Reviews</w:t>
                   </w:r>
                 </w:p>
-                <w:p w14:paraId="1947372E" w14:textId="5CA512C2" w:rsidR="00C84579" w:rsidRPr="00DF47FE" w:rsidRDefault="00FB270F" w:rsidP="006101E9">
+                <w:p w14:paraId="1947372E" w14:textId="5CA512C2" w:rsidR="00C84579" w:rsidRPr="00DF47FE" w:rsidRDefault="00F376DF" w:rsidP="006101E9">
                   <w:pPr>
                     <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
                     <w:rPr>
                       <w:sz w:val="18"/>
                       <w:lang w:val="en-CA"/>
                     </w:rPr>
                   </w:pPr>
                   <w:sdt>
                     <w:sdtPr>
                       <w:rPr>
                         <w:sz w:val="22"/>
                         <w:szCs w:val="22"/>
                         <w:lang w:val="en-CA"/>
                       </w:rPr>
                       <w:id w:val="1523668651"/>
                       <w14:checkbox>
                         <w14:checked w14:val="0"/>
                         <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                         <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                       </w14:checkbox>
                     </w:sdtPr>
                     <w:sdtEndPr/>
                     <w:sdtContent>
                       <w:r w:rsidR="004C0AC1">
@@ -5654,51 +5722,51 @@
                 <w:tcPr>
                   <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
                   <w:tcW w:w="2717" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w14:paraId="52B9E268" w14:textId="77777777" w:rsidR="00C84579" w:rsidRPr="0022035D" w:rsidRDefault="00C84579" w:rsidP="00C84579">
                   <w:pPr>
                     <w:spacing w:before="0" w:after="0"/>
                     <w:rPr>
                       <w:sz w:val="18"/>
                       <w:lang w:val="fr-CA"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="0022035D">
                     <w:rPr>
                       <w:sz w:val="18"/>
                       <w:lang w:val="fr-CA"/>
                     </w:rPr>
                     <w:t>Sciences sociales et humaines</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="5534" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="7ACDC9C9" w14:textId="14901BF3" w:rsidR="00C84579" w:rsidRPr="00DF47FE" w:rsidRDefault="00FB270F" w:rsidP="006101E9">
+                <w:p w14:paraId="7ACDC9C9" w14:textId="14901BF3" w:rsidR="00C84579" w:rsidRPr="00DF47FE" w:rsidRDefault="00F376DF" w:rsidP="006101E9">
                   <w:pPr>
                     <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
                     <w:rPr>
                       <w:sz w:val="18"/>
                       <w:lang w:val="en-CA"/>
                     </w:rPr>
                   </w:pPr>
                   <w:sdt>
                     <w:sdtPr>
                       <w:rPr>
                         <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                         <w:sz w:val="22"/>
                         <w:szCs w:val="22"/>
                         <w:lang w:val="en-CA"/>
                       </w:rPr>
                       <w:id w:val="-48609889"/>
                       <w14:checkbox>
                         <w14:checked w14:val="0"/>
                         <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                         <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                       </w14:checkbox>
                     </w:sdtPr>
                     <w:sdtEndPr/>
                     <w:sdtContent>
@@ -5708,187 +5776,187 @@
                           <w:sz w:val="22"/>
                           <w:szCs w:val="22"/>
                           <w:lang w:val="en-CA"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:sdtContent>
                   </w:sdt>
                   <w:r w:rsidR="00C84579" w:rsidRPr="00DF47FE">
                     <w:rPr>
                       <w:sz w:val="18"/>
                       <w:lang w:val="en-CA"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                   <w:proofErr w:type="spellStart"/>
                   <w:r w:rsidR="00C84579" w:rsidRPr="00DF47FE">
                     <w:rPr>
                       <w:sz w:val="18"/>
                       <w:lang w:val="en-CA"/>
                     </w:rPr>
                     <w:t>AgeLine</w:t>
                   </w:r>
                   <w:proofErr w:type="spellEnd"/>
                 </w:p>
-                <w:p w14:paraId="43C30F2B" w14:textId="00351AE5" w:rsidR="00C84579" w:rsidRPr="00DF47FE" w:rsidRDefault="00FB270F" w:rsidP="006101E9">
+                <w:p w14:paraId="43C30F2B" w14:textId="00351AE5" w:rsidR="00C84579" w:rsidRPr="00DF47FE" w:rsidRDefault="00F376DF" w:rsidP="006101E9">
                   <w:pPr>
                     <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
                     <w:rPr>
                       <w:sz w:val="18"/>
                       <w:lang w:val="en-CA"/>
                     </w:rPr>
                   </w:pPr>
                   <w:sdt>
                     <w:sdtPr>
                       <w:rPr>
                         <w:sz w:val="22"/>
                         <w:szCs w:val="22"/>
                         <w:lang w:val="en-CA"/>
                       </w:rPr>
                       <w:id w:val="1077865458"/>
                       <w14:checkbox>
                         <w14:checked w14:val="0"/>
                         <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                         <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                       </w14:checkbox>
                     </w:sdtPr>
                     <w:sdtEndPr/>
                     <w:sdtContent>
                       <w:r w:rsidR="004C0AC1">
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                           <w:sz w:val="22"/>
                           <w:szCs w:val="22"/>
                           <w:lang w:val="en-CA"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:sdtContent>
                   </w:sdt>
                   <w:r w:rsidR="00C84579" w:rsidRPr="00DF47FE">
                     <w:rPr>
                       <w:sz w:val="18"/>
                       <w:lang w:val="en-CA"/>
                     </w:rPr>
                     <w:t> ERIC</w:t>
                   </w:r>
                 </w:p>
-                <w:p w14:paraId="2D29B4DF" w14:textId="40DAE397" w:rsidR="00C84579" w:rsidRPr="00DF47FE" w:rsidRDefault="00FB270F" w:rsidP="006101E9">
+                <w:p w14:paraId="2D29B4DF" w14:textId="40DAE397" w:rsidR="00C84579" w:rsidRPr="00DF47FE" w:rsidRDefault="00F376DF" w:rsidP="006101E9">
                   <w:pPr>
                     <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
                     <w:rPr>
                       <w:iCs/>
                       <w:sz w:val="18"/>
                     </w:rPr>
                   </w:pPr>
                   <w:sdt>
                     <w:sdtPr>
                       <w:rPr>
                         <w:sz w:val="22"/>
                         <w:szCs w:val="22"/>
                         <w:lang w:val="en-CA"/>
                       </w:rPr>
                       <w:id w:val="-656069104"/>
                       <w14:checkbox>
                         <w14:checked w14:val="0"/>
                         <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                         <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                       </w14:checkbox>
                     </w:sdtPr>
                     <w:sdtEndPr/>
                     <w:sdtContent>
                       <w:r w:rsidR="004C0AC1">
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                           <w:sz w:val="22"/>
                           <w:szCs w:val="22"/>
                           <w:lang w:val="en-CA"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:sdtContent>
                   </w:sdt>
                   <w:r w:rsidR="00C84579" w:rsidRPr="00DF47FE">
                     <w:rPr>
                       <w:sz w:val="18"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                   <w:r w:rsidR="00C84579" w:rsidRPr="00DF47FE">
                     <w:rPr>
                       <w:iCs/>
                       <w:sz w:val="18"/>
                     </w:rPr>
                     <w:t>Health Policy Reference Center</w:t>
                   </w:r>
                 </w:p>
-                <w:p w14:paraId="340C9718" w14:textId="2192D78A" w:rsidR="00C84579" w:rsidRDefault="00FB270F" w:rsidP="006101E9">
+                <w:p w14:paraId="340C9718" w14:textId="2192D78A" w:rsidR="00C84579" w:rsidRDefault="00F376DF" w:rsidP="006101E9">
                   <w:pPr>
                     <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
                     <w:rPr>
                       <w:sz w:val="18"/>
                     </w:rPr>
                   </w:pPr>
                   <w:sdt>
                     <w:sdtPr>
                       <w:rPr>
                         <w:sz w:val="22"/>
                         <w:szCs w:val="22"/>
                         <w:lang w:val="fr-CA"/>
                       </w:rPr>
                       <w:id w:val="-1951920768"/>
                       <w14:checkbox>
                         <w14:checked w14:val="0"/>
                         <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                         <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                       </w14:checkbox>
                     </w:sdtPr>
                     <w:sdtEndPr/>
                     <w:sdtContent>
                       <w:r w:rsidR="004C0AC1">
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                           <w:sz w:val="22"/>
                           <w:szCs w:val="22"/>
                           <w:lang w:val="fr-CA"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:sdtContent>
                   </w:sdt>
                   <w:r w:rsidR="00C84579" w:rsidRPr="00DF47FE">
                     <w:rPr>
                       <w:sz w:val="18"/>
                     </w:rPr>
                     <w:t> Political Science Complete</w:t>
                   </w:r>
                 </w:p>
-                <w:p w14:paraId="1CACB06F" w14:textId="77777777" w:rsidR="00FB31EB" w:rsidRPr="00DF47FE" w:rsidRDefault="00FB270F" w:rsidP="00FB31EB">
+                <w:p w14:paraId="1CACB06F" w14:textId="77777777" w:rsidR="00FB31EB" w:rsidRPr="00DF47FE" w:rsidRDefault="00F376DF" w:rsidP="00FB31EB">
                   <w:pPr>
                     <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
                     <w:rPr>
                       <w:sz w:val="18"/>
                       <w:lang w:val="fr-CA"/>
                     </w:rPr>
                   </w:pPr>
                   <w:sdt>
                     <w:sdtPr>
                       <w:rPr>
                         <w:sz w:val="22"/>
                         <w:szCs w:val="22"/>
                         <w:lang w:val="fr-CA"/>
                       </w:rPr>
                       <w:id w:val="-1078672538"/>
                       <w14:checkbox>
                         <w14:checked w14:val="0"/>
                         <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                         <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                       </w14:checkbox>
                     </w:sdtPr>
                     <w:sdtEndPr/>
                     <w:sdtContent>
                       <w:r w:rsidR="00FB31EB">
@@ -5904,95 +5972,95 @@
                   </w:sdt>
                   <w:r w:rsidR="00FB31EB" w:rsidRPr="00DF47FE">
                     <w:rPr>
                       <w:sz w:val="18"/>
                       <w:lang w:val="fr-CA"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> Psychology &amp; </w:t>
                   </w:r>
                   <w:proofErr w:type="spellStart"/>
                   <w:r w:rsidR="00FB31EB" w:rsidRPr="00DF47FE">
                     <w:rPr>
                       <w:sz w:val="18"/>
                       <w:lang w:val="fr-CA"/>
                     </w:rPr>
                     <w:t>Behavioral</w:t>
                   </w:r>
                   <w:proofErr w:type="spellEnd"/>
                   <w:r w:rsidR="00FB31EB" w:rsidRPr="00DF47FE">
                     <w:rPr>
                       <w:sz w:val="18"/>
                       <w:lang w:val="fr-CA"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> Sciences Collection</w:t>
                   </w:r>
                 </w:p>
-                <w:p w14:paraId="620D4384" w14:textId="6B8602BD" w:rsidR="00C84579" w:rsidRPr="00DF47FE" w:rsidRDefault="00FB270F" w:rsidP="006101E9">
+                <w:p w14:paraId="620D4384" w14:textId="6B8602BD" w:rsidR="00C84579" w:rsidRPr="00DF47FE" w:rsidRDefault="00F376DF" w:rsidP="006101E9">
                   <w:pPr>
                     <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
                     <w:rPr>
                       <w:sz w:val="18"/>
                       <w:lang w:val="en-CA"/>
                     </w:rPr>
                   </w:pPr>
                   <w:sdt>
                     <w:sdtPr>
                       <w:rPr>
                         <w:sz w:val="22"/>
                         <w:szCs w:val="22"/>
                         <w:lang w:val="fr-CA"/>
                       </w:rPr>
                       <w:id w:val="994847032"/>
                       <w14:checkbox>
                         <w14:checked w14:val="0"/>
                         <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                         <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                       </w14:checkbox>
                     </w:sdtPr>
                     <w:sdtEndPr/>
                     <w:sdtContent>
                       <w:r w:rsidR="004C0AC1">
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                           <w:sz w:val="22"/>
                           <w:szCs w:val="22"/>
                           <w:lang w:val="fr-CA"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:sdtContent>
                   </w:sdt>
                   <w:r w:rsidR="00C84579" w:rsidRPr="00DF47FE">
                     <w:rPr>
                       <w:sz w:val="18"/>
                       <w:lang w:val="en-CA"/>
                     </w:rPr>
                     <w:t> PsycINFO</w:t>
                   </w:r>
                 </w:p>
-                <w:p w14:paraId="31E409F4" w14:textId="0DBB0057" w:rsidR="00C84579" w:rsidRPr="00DF47FE" w:rsidRDefault="00FB270F" w:rsidP="006101E9">
+                <w:p w14:paraId="31E409F4" w14:textId="0DBB0057" w:rsidR="00C84579" w:rsidRPr="00DF47FE" w:rsidRDefault="00F376DF" w:rsidP="006101E9">
                   <w:pPr>
                     <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
                     <w:rPr>
                       <w:sz w:val="18"/>
                       <w:lang w:val="fr-CA"/>
                     </w:rPr>
                   </w:pPr>
                   <w:sdt>
                     <w:sdtPr>
                       <w:rPr>
                         <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                         <w:sz w:val="22"/>
                         <w:szCs w:val="22"/>
                         <w:lang w:val="fr-CA"/>
                       </w:rPr>
                       <w:id w:val="-2021381415"/>
                       <w14:checkbox>
                         <w14:checked w14:val="0"/>
                         <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                         <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                       </w14:checkbox>
                     </w:sdtPr>
                     <w:sdtEndPr/>
                     <w:sdtContent>
@@ -6009,51 +6077,51 @@
                   </w:sdt>
                   <w:r w:rsidR="00C84579" w:rsidRPr="00DF47FE">
                     <w:rPr>
                       <w:sz w:val="18"/>
                       <w:lang w:val="fr-CA"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> Public </w:t>
                   </w:r>
                   <w:proofErr w:type="spellStart"/>
                   <w:r w:rsidR="00C84579" w:rsidRPr="00DF47FE">
                     <w:rPr>
                       <w:sz w:val="18"/>
                       <w:lang w:val="fr-CA"/>
                     </w:rPr>
                     <w:t>Affairs</w:t>
                   </w:r>
                   <w:proofErr w:type="spellEnd"/>
                   <w:r w:rsidR="00C84579" w:rsidRPr="00DF47FE">
                     <w:rPr>
                       <w:sz w:val="18"/>
                       <w:lang w:val="fr-CA"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> Index</w:t>
                   </w:r>
                 </w:p>
-                <w:p w14:paraId="0BF27C3A" w14:textId="0AC4CF87" w:rsidR="00C84579" w:rsidRPr="00DF47FE" w:rsidRDefault="00FB270F" w:rsidP="006101E9">
+                <w:p w14:paraId="0BF27C3A" w14:textId="0AC4CF87" w:rsidR="00C84579" w:rsidRPr="00DF47FE" w:rsidRDefault="00F376DF" w:rsidP="006101E9">
                   <w:pPr>
                     <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
                     <w:rPr>
                       <w:sz w:val="18"/>
                       <w:lang w:val="fr-CA"/>
                     </w:rPr>
                   </w:pPr>
                   <w:sdt>
                     <w:sdtPr>
                       <w:rPr>
                         <w:sz w:val="22"/>
                         <w:szCs w:val="22"/>
                         <w:lang w:val="fr-CA"/>
                       </w:rPr>
                       <w:id w:val="-765916237"/>
                       <w14:checkbox>
                         <w14:checked w14:val="0"/>
                         <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                         <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                       </w14:checkbox>
                     </w:sdtPr>
                     <w:sdtEndPr/>
                     <w:sdtContent>
                       <w:r w:rsidR="004C0AC1">
@@ -6101,96 +6169,96 @@
                     <w:rPr>
                       <w:sz w:val="18"/>
                       <w:lang w:val="fr-CA"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="0022035D">
                     <w:rPr>
                       <w:sz w:val="18"/>
                       <w:lang w:val="fr-CA"/>
                     </w:rPr>
                     <w:t>Santé environnementale</w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:sz w:val="18"/>
                       <w:lang w:val="fr-CA"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> et toxicologie</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="5534" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="64422770" w14:textId="379F869C" w:rsidR="00C84579" w:rsidRPr="00DF47FE" w:rsidRDefault="00FB270F" w:rsidP="00422F51">
+                <w:p w14:paraId="64422770" w14:textId="379F869C" w:rsidR="00C84579" w:rsidRPr="00DF47FE" w:rsidRDefault="00F376DF" w:rsidP="00422F51">
                   <w:pPr>
                     <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
                     <w:rPr>
                       <w:sz w:val="18"/>
                       <w:lang w:val="en-CA"/>
                     </w:rPr>
                   </w:pPr>
                   <w:sdt>
                     <w:sdtPr>
                       <w:rPr>
                         <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                         <w:sz w:val="22"/>
                         <w:szCs w:val="22"/>
                         <w:lang w:val="fr-CA"/>
                       </w:rPr>
                       <w:id w:val="1136533837"/>
                       <w14:checkbox>
                         <w14:checked w14:val="0"/>
                         <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                         <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                       </w14:checkbox>
                     </w:sdtPr>
                     <w:sdtEndPr/>
                     <w:sdtContent>
                       <w:r w:rsidR="00422F51">
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                           <w:sz w:val="22"/>
                           <w:szCs w:val="22"/>
                           <w:lang w:val="fr-CA"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:sdtContent>
                   </w:sdt>
                   <w:r w:rsidR="00C84579" w:rsidRPr="00DF47FE">
                     <w:rPr>
                       <w:sz w:val="18"/>
                       <w:lang w:val="en-CA"/>
                     </w:rPr>
                     <w:t> Environment Complete</w:t>
                   </w:r>
                 </w:p>
-                <w:p w14:paraId="1E9E3ADD" w14:textId="4A45A768" w:rsidR="006C296A" w:rsidRPr="00DF47FE" w:rsidRDefault="00FB270F" w:rsidP="00422F51">
+                <w:p w14:paraId="1E9E3ADD" w14:textId="4A45A768" w:rsidR="006C296A" w:rsidRPr="00DF47FE" w:rsidRDefault="00F376DF" w:rsidP="00422F51">
                   <w:pPr>
                     <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
                     <w:rPr>
                       <w:sz w:val="18"/>
                       <w:lang w:val="en-CA"/>
                     </w:rPr>
                   </w:pPr>
                   <w:sdt>
                     <w:sdtPr>
                       <w:rPr>
                         <w:sz w:val="22"/>
                         <w:szCs w:val="22"/>
                         <w:lang w:val="fr-CA"/>
                       </w:rPr>
                       <w:id w:val="872886161"/>
                       <w14:checkbox>
                         <w14:checked w14:val="0"/>
                         <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                         <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                       </w14:checkbox>
                     </w:sdtPr>
                     <w:sdtEndPr/>
                     <w:sdtContent>
                       <w:r w:rsidR="004C0AC1">
@@ -6199,51 +6267,51 @@
                           <w:sz w:val="22"/>
                           <w:szCs w:val="22"/>
                           <w:lang w:val="fr-CA"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:sdtContent>
                   </w:sdt>
                   <w:r w:rsidR="006C296A" w:rsidRPr="00DF47FE">
                     <w:rPr>
                       <w:sz w:val="18"/>
                       <w:lang w:val="en-CA"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                   <w:proofErr w:type="spellStart"/>
                   <w:r w:rsidR="006C296A" w:rsidRPr="00DF47FE">
                     <w:rPr>
                       <w:sz w:val="18"/>
                       <w:lang w:val="en-CA"/>
                     </w:rPr>
                     <w:t>GreenFILE</w:t>
                   </w:r>
                   <w:proofErr w:type="spellEnd"/>
                 </w:p>
-                <w:p w14:paraId="070213CC" w14:textId="74CB1CBC" w:rsidR="00C84579" w:rsidRPr="00DF47FE" w:rsidRDefault="00FB270F" w:rsidP="00422F51">
+                <w:p w14:paraId="070213CC" w14:textId="74CB1CBC" w:rsidR="00C84579" w:rsidRPr="00DF47FE" w:rsidRDefault="00F376DF" w:rsidP="00422F51">
                   <w:pPr>
                     <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
                     <w:rPr>
                       <w:sz w:val="18"/>
                       <w:lang w:val="en-CA"/>
                     </w:rPr>
                   </w:pPr>
                   <w:sdt>
                     <w:sdtPr>
                       <w:rPr>
                         <w:sz w:val="22"/>
                         <w:szCs w:val="22"/>
                         <w:lang w:val="fr-CA"/>
                       </w:rPr>
                       <w:id w:val="-1573193745"/>
                       <w14:checkbox>
                         <w14:checked w14:val="0"/>
                         <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                         <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                       </w14:checkbox>
                     </w:sdtPr>
                     <w:sdtEndPr/>
                     <w:sdtContent>
                       <w:r w:rsidR="004C0AC1">
@@ -6281,51 +6349,51 @@
                 <w:tcPr>
                   <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
                   <w:tcW w:w="2717" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w14:paraId="1D28AAE3" w14:textId="3389D345" w:rsidR="00D730D8" w:rsidRPr="002E560C" w:rsidRDefault="0046290E" w:rsidP="00C84579">
                   <w:pPr>
                     <w:spacing w:before="0" w:after="0"/>
                     <w:rPr>
                       <w:sz w:val="18"/>
                       <w:lang w:val="fr-CA"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00EC6390">
                     <w:rPr>
                       <w:sz w:val="18"/>
                       <w:lang w:val="fr-CA"/>
                     </w:rPr>
                     <w:t>Généraliste</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="5534" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="3C307B84" w14:textId="46C64349" w:rsidR="00007A17" w:rsidRPr="00DF47FE" w:rsidRDefault="00FB270F" w:rsidP="00422F51">
+                <w:p w14:paraId="3C307B84" w14:textId="46C64349" w:rsidR="00007A17" w:rsidRPr="00DF47FE" w:rsidRDefault="00F376DF" w:rsidP="00422F51">
                   <w:pPr>
                     <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
                     <w:rPr>
                       <w:sz w:val="18"/>
                       <w:lang w:val="fr-CA"/>
                     </w:rPr>
                   </w:pPr>
                   <w:sdt>
                     <w:sdtPr>
                       <w:rPr>
                         <w:sz w:val="22"/>
                         <w:szCs w:val="22"/>
                         <w:lang w:val="fr-CA"/>
                       </w:rPr>
                       <w:id w:val="1867870810"/>
                       <w14:checkbox>
                         <w14:checked w14:val="0"/>
                         <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                         <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                       </w14:checkbox>
                     </w:sdtPr>
                     <w:sdtEndPr/>
                     <w:sdtContent>
                       <w:r w:rsidR="004C0AC1">
@@ -6343,335 +6411,346 @@
                     <w:rPr>
                       <w:sz w:val="18"/>
                       <w:lang w:val="en-CA"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                   <w:proofErr w:type="spellStart"/>
                   <w:r w:rsidR="00D730D8" w:rsidRPr="00DF47FE">
                     <w:rPr>
                       <w:sz w:val="18"/>
                       <w:lang w:val="fr-CA"/>
                     </w:rPr>
                     <w:t>OpenDissertations</w:t>
                   </w:r>
                   <w:proofErr w:type="spellEnd"/>
                   <w:r w:rsidR="004D6476" w:rsidRPr="00DF47FE">
                     <w:rPr>
                       <w:sz w:val="18"/>
                       <w:lang w:val="fr-CA"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> (thèses et mémoires)</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00C84579" w:rsidRPr="00FB270F" w14:paraId="46087596" w14:textId="77777777" w:rsidTr="0072478F">
+            <w:tr w:rsidR="00C84579" w:rsidRPr="006F7D93" w14:paraId="46087596" w14:textId="77777777" w:rsidTr="0072478F">
               <w:trPr>
                 <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
                   <w:tcW w:w="2717" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w14:paraId="18EFF3AE" w14:textId="6B7330BF" w:rsidR="00C84579" w:rsidRDefault="00C84579" w:rsidP="00C84579">
                   <w:pPr>
                     <w:spacing w:before="0" w:after="0"/>
                     <w:rPr>
                       <w:sz w:val="18"/>
                       <w:lang w:val="fr-CA"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:sz w:val="18"/>
                       <w:lang w:val="fr-CA"/>
                     </w:rPr>
                     <w:t>Autres bases spécialisées, le cas échéant</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="5534" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="1E7EEA77" w14:textId="7BE56D77" w:rsidR="00175661" w:rsidRPr="00DF47FE" w:rsidRDefault="00FB270F" w:rsidP="00422F51">
+                <w:p w14:paraId="1E7EEA77" w14:textId="7BE56D77" w:rsidR="00175661" w:rsidRPr="00DF47FE" w:rsidRDefault="00F376DF" w:rsidP="00422F51">
                   <w:pPr>
                     <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
                     <w:rPr>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:val="en-CA"/>
                     </w:rPr>
                   </w:pPr>
                   <w:sdt>
                     <w:sdtPr>
                       <w:rPr>
                         <w:sz w:val="22"/>
                         <w:szCs w:val="22"/>
                         <w:lang w:val="en-CA"/>
                       </w:rPr>
                       <w:id w:val="1541016781"/>
                       <w14:checkbox>
                         <w14:checked w14:val="0"/>
                         <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                         <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                       </w14:checkbox>
                     </w:sdtPr>
                     <w:sdtEndPr/>
                     <w:sdtContent>
                       <w:r w:rsidR="004C0AC1">
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                           <w:sz w:val="22"/>
                           <w:szCs w:val="22"/>
                           <w:lang w:val="en-CA"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:sdtContent>
                   </w:sdt>
                   <w:r w:rsidR="00175661" w:rsidRPr="00DF47FE">
                     <w:rPr>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:val="en-CA"/>
                     </w:rPr>
                     <w:t> Library, Information Science and Technology Abstracts</w:t>
                   </w:r>
                 </w:p>
-                <w:p w14:paraId="293C2BDF" w14:textId="4D6B7E45" w:rsidR="00175661" w:rsidRDefault="00FB270F" w:rsidP="00422F51">
+                <w:p w14:paraId="293C2BDF" w14:textId="4D6B7E45" w:rsidR="00175661" w:rsidRPr="006F7D93" w:rsidRDefault="00F376DF" w:rsidP="00422F51">
                   <w:pPr>
                     <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
                     <w:rPr>
                       <w:sz w:val="18"/>
-                      <w:lang w:val="fr-CA"/>
+                      <w:lang w:val="en-CA"/>
                     </w:rPr>
                   </w:pPr>
                   <w:sdt>
                     <w:sdtPr>
                       <w:rPr>
                         <w:sz w:val="22"/>
                         <w:szCs w:val="22"/>
-                        <w:lang w:val="fr-CA"/>
+                        <w:lang w:val="en-CA"/>
                       </w:rPr>
                       <w:id w:val="1625505775"/>
                       <w14:checkbox>
                         <w14:checked w14:val="0"/>
                         <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                         <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                       </w14:checkbox>
                     </w:sdtPr>
                     <w:sdtEndPr/>
                     <w:sdtContent>
-                      <w:r w:rsidR="004C0AC1">
+                      <w:r w:rsidR="004C0AC1" w:rsidRPr="006F7D93">
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                           <w:sz w:val="22"/>
                           <w:szCs w:val="22"/>
-                          <w:lang w:val="fr-CA"/>
+                          <w:lang w:val="en-CA"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:sdtContent>
                   </w:sdt>
-                  <w:r w:rsidR="00175661" w:rsidRPr="00DF47FE">
+                  <w:r w:rsidR="00175661" w:rsidRPr="006F7D93">
                     <w:rPr>
                       <w:sz w:val="18"/>
-                      <w:lang w:val="fr-CA"/>
+                      <w:lang w:val="en-CA"/>
                     </w:rPr>
                     <w:t> Teacher Reference Center</w:t>
                   </w:r>
                 </w:p>
-                <w:p w14:paraId="09E1619C" w14:textId="241719FD" w:rsidR="00FB270F" w:rsidRPr="00FB270F" w:rsidRDefault="00FB270F" w:rsidP="00FB270F">
+                <w:p w14:paraId="09E1619C" w14:textId="241719FD" w:rsidR="00FB270F" w:rsidRPr="00FB270F" w:rsidRDefault="00F376DF" w:rsidP="00FB270F">
                   <w:pPr>
                     <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
                     <w:rPr>
                       <w:sz w:val="18"/>
                       <w:lang w:val="en-CA"/>
                     </w:rPr>
                   </w:pPr>
                   <w:sdt>
                     <w:sdtPr>
                       <w:rPr>
                         <w:sz w:val="22"/>
                         <w:szCs w:val="22"/>
                         <w:lang w:val="en-CA"/>
                       </w:rPr>
                       <w:id w:val="1869637718"/>
                       <w14:checkbox>
                         <w14:checked w14:val="0"/>
                         <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                         <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                       </w14:checkbox>
                     </w:sdtPr>
+                    <w:sdtEndPr/>
                     <w:sdtContent>
-                      <w:r w:rsidRPr="00FB270F">
+                      <w:r w:rsidR="00FB270F" w:rsidRPr="00FB270F">
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                           <w:sz w:val="22"/>
                           <w:szCs w:val="22"/>
                           <w:lang w:val="en-CA"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:sdtContent>
                   </w:sdt>
-                  <w:r w:rsidRPr="00FB270F">
+                  <w:r w:rsidR="00FB270F" w:rsidRPr="00FB270F">
                     <w:rPr>
                       <w:sz w:val="18"/>
                       <w:lang w:val="en-CA"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r>
+                  <w:r w:rsidR="00FB270F">
                     <w:rPr>
                       <w:sz w:val="18"/>
                       <w:lang w:val="en-CA"/>
                     </w:rPr>
                     <w:t>TRID</w:t>
                   </w:r>
                 </w:p>
-                <w:p w14:paraId="373705D1" w14:textId="18F12CE6" w:rsidR="00FB270F" w:rsidRPr="00FB270F" w:rsidRDefault="00FB270F" w:rsidP="00422F51">
+                <w:p w14:paraId="373705D1" w14:textId="18F12CE6" w:rsidR="00FB270F" w:rsidRPr="00FB270F" w:rsidRDefault="00F376DF" w:rsidP="00422F51">
                   <w:pPr>
                     <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
                     <w:rPr>
                       <w:sz w:val="18"/>
                       <w:lang w:val="en-CA"/>
                     </w:rPr>
                   </w:pPr>
                   <w:sdt>
                     <w:sdtPr>
                       <w:rPr>
                         <w:sz w:val="22"/>
                         <w:szCs w:val="22"/>
                         <w:lang w:val="en-CA"/>
                       </w:rPr>
                       <w:id w:val="1289007746"/>
                       <w14:checkbox>
                         <w14:checked w14:val="0"/>
                         <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                         <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                       </w14:checkbox>
                     </w:sdtPr>
+                    <w:sdtEndPr/>
                     <w:sdtContent>
-                      <w:r w:rsidRPr="00FB270F">
+                      <w:r w:rsidR="00FB270F" w:rsidRPr="00FB270F">
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                           <w:sz w:val="22"/>
                           <w:szCs w:val="22"/>
                           <w:lang w:val="en-CA"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:sdtContent>
                   </w:sdt>
-                  <w:r w:rsidRPr="00FB270F">
+                  <w:r w:rsidR="00FB270F" w:rsidRPr="00FB270F">
                     <w:rPr>
                       <w:sz w:val="18"/>
                       <w:lang w:val="en-CA"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                   <w:proofErr w:type="spellStart"/>
-                  <w:r>
+                  <w:r w:rsidR="00FB270F">
                     <w:rPr>
                       <w:sz w:val="18"/>
                       <w:lang w:val="en-CA"/>
                     </w:rPr>
                     <w:t>SPORTDiscus</w:t>
                   </w:r>
                   <w:proofErr w:type="spellEnd"/>
                 </w:p>
-                <w:p w14:paraId="7E421E1A" w14:textId="3B64EAD9" w:rsidR="006116F6" w:rsidRPr="00DF47FE" w:rsidRDefault="00FB270F" w:rsidP="00422F51">
+                <w:p w14:paraId="7E421E1A" w14:textId="3B64EAD9" w:rsidR="006116F6" w:rsidRPr="006F7D93" w:rsidRDefault="00F376DF" w:rsidP="00422F51">
                   <w:pPr>
                     <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
                     <w:rPr>
                       <w:sz w:val="18"/>
-                      <w:lang w:val="fr-CA"/>
+                      <w:lang w:val="en-CA"/>
                     </w:rPr>
                   </w:pPr>
                   <w:sdt>
                     <w:sdtPr>
                       <w:rPr>
                         <w:sz w:val="22"/>
                         <w:szCs w:val="22"/>
-                        <w:lang w:val="fr-CA"/>
+                        <w:lang w:val="en-CA"/>
                       </w:rPr>
                       <w:id w:val="416760015"/>
                       <w14:checkbox>
                         <w14:checked w14:val="0"/>
                         <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                         <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                       </w14:checkbox>
                     </w:sdtPr>
                     <w:sdtEndPr/>
                     <w:sdtContent>
-                      <w:r w:rsidR="004C0AC1">
+                      <w:r w:rsidR="004C0AC1" w:rsidRPr="006F7D93">
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                           <w:sz w:val="22"/>
                           <w:szCs w:val="22"/>
-                          <w:lang w:val="fr-CA"/>
+                          <w:lang w:val="en-CA"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:sdtContent>
                   </w:sdt>
-                  <w:r w:rsidR="006116F6" w:rsidRPr="00DF47FE">
+                  <w:r w:rsidR="006116F6" w:rsidRPr="006F7D93">
                     <w:rPr>
                       <w:sz w:val="18"/>
-                      <w:lang w:val="fr-CA"/>
+                      <w:lang w:val="en-CA"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r w:rsidR="00175661" w:rsidRPr="00DF47FE">
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidR="00175661" w:rsidRPr="006F7D93">
                     <w:rPr>
                       <w:sz w:val="18"/>
-                      <w:lang w:val="fr-CA"/>
+                      <w:lang w:val="en-CA"/>
                     </w:rPr>
-                    <w:t xml:space="preserve">Autre </w:t>
+                    <w:t>Autre</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidR="00175661" w:rsidRPr="006F7D93">
+                    <w:rPr>
+                      <w:sz w:val="18"/>
+                      <w:lang w:val="en-CA"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
                   </w:r>
                   <w:r w:rsidR="006116F6" w:rsidRPr="00DF47FE">
                     <w:fldChar w:fldCharType="begin">
                       <w:ffData>
                         <w:name w:val="Texte1"/>
                         <w:enabled/>
                         <w:calcOnExit w:val="0"/>
                         <w:textInput/>
                       </w:ffData>
                     </w:fldChar>
                   </w:r>
-                  <w:r w:rsidR="006116F6" w:rsidRPr="00DF47FE">
+                  <w:r w:rsidR="006116F6" w:rsidRPr="006F7D93">
                     <w:rPr>
-                      <w:lang w:val="fr-CA"/>
+                      <w:lang w:val="en-CA"/>
                     </w:rPr>
                     <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
                   </w:r>
                   <w:r w:rsidR="006116F6" w:rsidRPr="00DF47FE">
                     <w:fldChar w:fldCharType="separate"/>
                   </w:r>
                   <w:r w:rsidR="006116F6" w:rsidRPr="00DF47FE">
                     <w:t> </w:t>
                   </w:r>
                   <w:r w:rsidR="006116F6" w:rsidRPr="00DF47FE">
                     <w:t> </w:t>
                   </w:r>
                   <w:r w:rsidR="006116F6" w:rsidRPr="00DF47FE">
                     <w:t> </w:t>
                   </w:r>
                   <w:r w:rsidR="006116F6" w:rsidRPr="00DF47FE">
                     <w:t> </w:t>
                   </w:r>
                   <w:r w:rsidR="006116F6" w:rsidRPr="00DF47FE">
                     <w:t> </w:t>
                   </w:r>
                   <w:r w:rsidR="006116F6" w:rsidRPr="00DF47FE">
                     <w:fldChar w:fldCharType="end"/>
                   </w:r>
                 </w:p>
@@ -7020,59 +7099,57 @@
                     <w:pStyle w:val="Paragraphedeliste"/>
                     <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
                     <w:rPr>
                       <w:sz w:val="18"/>
                       <w:lang w:val="fr-CA"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="00C84579" w:rsidRPr="00D154F6" w14:paraId="273FA942" w14:textId="77777777" w:rsidTr="0072478F">
               <w:tc>
                 <w:tcPr>
                   <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
                   <w:tcW w:w="1411" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w14:paraId="6A22EC32" w14:textId="77777777" w:rsidR="00C84579" w:rsidRPr="0022035D" w:rsidRDefault="00C84579" w:rsidP="00C84579">
                   <w:pPr>
                     <w:spacing w:before="0" w:after="0"/>
                     <w:rPr>
                       <w:sz w:val="18"/>
                       <w:lang w:val="fr-CA"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:proofErr w:type="spellStart"/>
                   <w:r>
                     <w:rPr>
                       <w:sz w:val="18"/>
                       <w:lang w:val="fr-CA"/>
                     </w:rPr>
                     <w:t>Ovid</w:t>
                   </w:r>
-                  <w:proofErr w:type="spellEnd"/>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3236" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w14:paraId="2C8F0957" w14:textId="77777777" w:rsidR="00C84579" w:rsidRDefault="00C84579" w:rsidP="00C84579">
                   <w:pPr>
                     <w:pStyle w:val="Paragraphedeliste"/>
                     <w:numPr>
                       <w:ilvl w:val="0"/>
                       <w:numId w:val="27"/>
                     </w:numPr>
                     <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
                     <w:rPr>
                       <w:sz w:val="18"/>
                       <w:lang w:val="fr-CA"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:sz w:val="18"/>
                       <w:lang w:val="fr-CA"/>
                     </w:rPr>
@@ -7906,87 +7983,85 @@
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00603E2A">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
               <w:t>Résultats</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006B75C4" w:rsidRPr="00AB2CB2" w14:paraId="4BBD48EB" w14:textId="77777777" w:rsidTr="5557DB64">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="390" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="25D984A2" w14:textId="77777777" w:rsidR="006B75C4" w:rsidRPr="00603E2A" w:rsidRDefault="006B75C4" w:rsidP="006B75C4">
             <w:pPr>
               <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
             <w:r w:rsidRPr="00603E2A">
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2020" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="24C1F06D" w14:textId="77777777" w:rsidR="006B75C4" w:rsidRPr="00603E2A" w:rsidRDefault="006B75C4" w:rsidP="006B75C4">
             <w:pPr>
               <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
             <w:r w:rsidRPr="00603E2A">
               <w:t>Concept 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10631" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3F315A91" w14:textId="0127B6AD" w:rsidR="006B75C4" w:rsidRPr="00AB2CB2" w:rsidRDefault="0097524D" w:rsidP="005E3F5D">
             <w:pPr>
               <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
             <w:r w:rsidRPr="00AB2CB2">
               <w:t xml:space="preserve">exp </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00AB2CB2">
               <w:t>descripteur</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="006B75C4" w:rsidRPr="00AB2CB2">
               <w:t xml:space="preserve">/ </w:t>
             </w:r>
             <w:r w:rsidR="00AD7005">
               <w:t>or</w:t>
             </w:r>
             <w:r w:rsidR="006B75C4" w:rsidRPr="00AB2CB2">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00AB2CB2">
@@ -8099,132 +8174,134 @@
             </w:r>
             <w:r w:rsidR="005E3F5D">
               <w:t>adj</w:t>
             </w:r>
             <w:r w:rsidR="006B75C4" w:rsidRPr="00AB2CB2">
               <w:t xml:space="preserve">3 </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="006B75C4" w:rsidRPr="00AB2CB2">
               <w:t>terme</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="006B75C4" w:rsidRPr="00AB2CB2">
               <w:t>*)</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidR="006B75C4" w:rsidRPr="00AB2CB2">
               <w:t>).</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00EB1A9A" w:rsidRPr="00AB2CB2">
               <w:t>ti</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidR="00EB1A9A" w:rsidRPr="00AB2CB2">
-              <w:t>,ab,kf</w:t>
+              <w:t>,</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="00EB1A9A" w:rsidRPr="00AB2CB2">
+              <w:t>ab,kf</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
+            <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidR="00EB1A9A" w:rsidRPr="00AB2CB2">
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1359" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="636C45C4" w14:textId="77777777" w:rsidR="006B75C4" w:rsidRPr="00AB2CB2" w:rsidRDefault="006B75C4" w:rsidP="006B75C4">
             <w:pPr>
               <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006B75C4" w:rsidRPr="00AD7005" w14:paraId="5E75A997" w14:textId="77777777" w:rsidTr="5557DB64">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="390" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37A33B9C" w14:textId="77777777" w:rsidR="006B75C4" w:rsidRPr="00603E2A" w:rsidRDefault="006B75C4" w:rsidP="006B75C4">
             <w:pPr>
               <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
             <w:r w:rsidRPr="00603E2A">
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2020" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0C329A27" w14:textId="77777777" w:rsidR="006B75C4" w:rsidRPr="00603E2A" w:rsidRDefault="006B75C4" w:rsidP="006B75C4">
             <w:pPr>
               <w:spacing w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rStyle w:val="medium-normal"/>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00603E2A">
               <w:rPr>
                 <w:rStyle w:val="medium-normal"/>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>Concept 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10631" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0C5092C7" w14:textId="0669241A" w:rsidR="006B75C4" w:rsidRPr="00AD7005" w:rsidRDefault="00AD7005" w:rsidP="006B75C4">
             <w:pPr>
               <w:spacing w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rStyle w:val="medium-normal"/>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AB2CB2">
               <w:t xml:space="preserve">exp </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00AB2CB2">
               <w:t>descripteur</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00AB2CB2">
               <w:t xml:space="preserve">/ </w:t>
             </w:r>
             <w:r>
               <w:t>or</w:t>
             </w:r>
             <w:r w:rsidRPr="00AB2CB2">
@@ -8341,124 +8418,126 @@
             </w:r>
             <w:r w:rsidR="005E3F5D" w:rsidRPr="00AB2CB2">
               <w:t>3</w:t>
             </w:r>
             <w:r w:rsidRPr="00AB2CB2">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00AB2CB2">
               <w:t>terme</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00AB2CB2">
               <w:t>*)</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00AB2CB2">
               <w:t>).</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00AB2CB2">
               <w:t>ti</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="00AB2CB2">
-              <w:t>,ab,kf</w:t>
+              <w:t>,</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00AB2CB2">
+              <w:t>ab,kf</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
+            <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="00AB2CB2">
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1359" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0A1B9026" w14:textId="77777777" w:rsidR="006B75C4" w:rsidRPr="00AD7005" w:rsidRDefault="006B75C4" w:rsidP="006B75C4">
             <w:pPr>
               <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006B75C4" w:rsidRPr="00AD7005" w14:paraId="2214E355" w14:textId="77777777" w:rsidTr="5557DB64">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="390" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="62F7F100" w14:textId="77777777" w:rsidR="006B75C4" w:rsidRPr="00603E2A" w:rsidRDefault="006B75C4" w:rsidP="006B75C4">
             <w:pPr>
               <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
             <w:r w:rsidRPr="00603E2A">
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2020" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="5CE58376" w14:textId="77777777" w:rsidR="006B75C4" w:rsidRPr="00603E2A" w:rsidRDefault="006B75C4" w:rsidP="006B75C4">
             <w:pPr>
               <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
             <w:r w:rsidRPr="00603E2A">
               <w:t>Concept 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10631" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6BF1265F" w14:textId="6A253433" w:rsidR="006B75C4" w:rsidRPr="00AD7005" w:rsidRDefault="00AD7005" w:rsidP="006B75C4">
             <w:pPr>
               <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
             <w:r w:rsidRPr="00AB2CB2">
               <w:t xml:space="preserve">exp </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00AB2CB2">
               <w:t>descripteur</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00AB2CB2">
               <w:t xml:space="preserve">/ </w:t>
             </w:r>
             <w:r>
               <w:t>or</w:t>
             </w:r>
             <w:r w:rsidRPr="00AB2CB2">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00AB2CB2">
@@ -8571,224 +8650,223 @@
             </w:r>
             <w:r w:rsidR="005E3F5D" w:rsidRPr="00AB2CB2">
               <w:t>3</w:t>
             </w:r>
             <w:r w:rsidRPr="00AB2CB2">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00AB2CB2">
               <w:t>terme</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00AB2CB2">
               <w:t>*)</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00AB2CB2">
               <w:t>).</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00AB2CB2">
               <w:t>ti</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="00AB2CB2">
-              <w:t>,ab,kf</w:t>
+              <w:t>,</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00AB2CB2">
+              <w:t>ab,kf</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
+            <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="00AB2CB2">
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1359" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1D5A08EB" w14:textId="77777777" w:rsidR="006B75C4" w:rsidRPr="00AD7005" w:rsidRDefault="006B75C4" w:rsidP="006B75C4">
             <w:pPr>
               <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006B75C4" w:rsidRPr="00603E2A" w14:paraId="55DA0351" w14:textId="77777777" w:rsidTr="5557DB64">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="390" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1662040E" w14:textId="77777777" w:rsidR="006B75C4" w:rsidRPr="00603E2A" w:rsidRDefault="006B75C4" w:rsidP="006B75C4">
             <w:pPr>
               <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
             <w:r w:rsidRPr="00603E2A">
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2020" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="49424E33" w14:textId="77777777" w:rsidR="006B75C4" w:rsidRPr="00603E2A" w:rsidRDefault="006B75C4" w:rsidP="006B75C4">
             <w:pPr>
               <w:spacing w:before="0" w:after="0"/>
               <w:rPr>
                 <w:lang w:val="fr-CA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00603E2A">
               <w:rPr>
                 <w:lang w:val="fr-CA"/>
               </w:rPr>
               <w:t>Liaison des concepts</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10631" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0FBECE73" w14:textId="77777777" w:rsidR="006B75C4" w:rsidRPr="00603E2A" w:rsidRDefault="00A64A3D" w:rsidP="006B75C4">
             <w:pPr>
               <w:spacing w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rStyle w:val="medium-normal"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:val="fr-CA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00603E2A">
               <w:rPr>
                 <w:rStyle w:val="medium-normal"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:val="fr-CA"/>
               </w:rPr>
               <w:t>1 and 2 and 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1359" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2602D60A" w14:textId="77777777" w:rsidR="006B75C4" w:rsidRPr="00603E2A" w:rsidRDefault="006B75C4" w:rsidP="006B75C4">
             <w:pPr>
               <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:val="fr-CA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005C1FCD" w:rsidRPr="00603E2A" w14:paraId="4CA690CC" w14:textId="77777777" w:rsidTr="5557DB64">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="390" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="27BE116B" w14:textId="77777777" w:rsidR="005C1FCD" w:rsidRPr="00603E2A" w:rsidRDefault="005C1FCD" w:rsidP="006B75C4">
             <w:pPr>
               <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2020" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="41AF0B4A" w14:textId="77777777" w:rsidR="005C1FCD" w:rsidRPr="00603E2A" w:rsidRDefault="005C1FCD" w:rsidP="006B75C4">
             <w:pPr>
               <w:spacing w:before="0" w:after="0"/>
               <w:rPr>
                 <w:lang w:val="fr-CA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="fr-CA"/>
               </w:rPr>
               <w:t>Sauf études animales</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10631" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7350F26B" w14:textId="77777777" w:rsidR="005C1FCD" w:rsidRPr="00037FB3" w:rsidRDefault="005C1FCD" w:rsidP="005C1FCD">
             <w:pPr>
               <w:spacing w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rStyle w:val="medium-normal"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00037FB3">
               <w:rPr>
                 <w:rStyle w:val="medium-normal"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
               <w:t>Medline :</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="00037FB3">
               <w:rPr>
                 <w:rStyle w:val="medium-normal"/>
                 <w:rFonts w:cs="Arial"/>
@@ -8876,122 +8954,119 @@
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="00037FB3">
               <w:rPr>
                 <w:rStyle w:val="medium-normal"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
               <w:t xml:space="preserve"> 4 not </w:t>
             </w:r>
             <w:r w:rsidRPr="00037FB3">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:val="en-CA" w:eastAsia="fr-CA" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>(animals/ not man/)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1359" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0A467942" w14:textId="77777777" w:rsidR="005C1FCD" w:rsidRPr="005C1FCD" w:rsidRDefault="005C1FCD" w:rsidP="006B75C4">
             <w:pPr>
               <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A64A3D" w:rsidRPr="00603E2A" w14:paraId="74B454F7" w14:textId="77777777" w:rsidTr="5557DB64">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="390" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2D0DC850" w14:textId="77777777" w:rsidR="00A64A3D" w:rsidRPr="00603E2A" w:rsidRDefault="005C1FCD" w:rsidP="006B75C4">
             <w:pPr>
               <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2020" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="04CA759D" w14:textId="77777777" w:rsidR="00A64A3D" w:rsidRPr="00603E2A" w:rsidRDefault="00A64A3D" w:rsidP="006B75C4">
             <w:pPr>
               <w:spacing w:before="0" w:after="0"/>
               <w:rPr>
                 <w:lang w:val="fr-CA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00603E2A">
               <w:rPr>
                 <w:lang w:val="fr-CA"/>
               </w:rPr>
               <w:t>Limite</w:t>
             </w:r>
             <w:r w:rsidR="009C050B">
               <w:rPr>
                 <w:lang w:val="fr-CA"/>
               </w:rPr>
               <w:t xml:space="preserve"> langues</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10631" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="660EC5A0" w14:textId="77777777" w:rsidR="00A64A3D" w:rsidRPr="00603E2A" w:rsidRDefault="005C1FCD" w:rsidP="006B75C4">
             <w:pPr>
               <w:spacing w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rStyle w:val="medium-normal"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="medium-normal"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
             <w:r w:rsidR="00A64A3D" w:rsidRPr="00603E2A">
               <w:rPr>
                 <w:rStyle w:val="medium-normal"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
@@ -9022,122 +9097,119 @@
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
               <w:t>french</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidR="00A64A3D" w:rsidRPr="00603E2A">
               <w:rPr>
                 <w:rStyle w:val="medium-normal"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
               <w:t>).lg.</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1359" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5FC070CD" w14:textId="77777777" w:rsidR="00A64A3D" w:rsidRPr="00603E2A" w:rsidRDefault="00A64A3D" w:rsidP="006B75C4">
             <w:pPr>
               <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A64A3D" w:rsidRPr="00603E2A" w14:paraId="1A137CFA" w14:textId="77777777" w:rsidTr="5557DB64">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="390" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="452C8888" w14:textId="77777777" w:rsidR="00A64A3D" w:rsidRPr="00603E2A" w:rsidRDefault="005C1FCD" w:rsidP="006B75C4">
             <w:pPr>
               <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2020" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="587EAC89" w14:textId="77777777" w:rsidR="00A64A3D" w:rsidRPr="00603E2A" w:rsidRDefault="00A64A3D" w:rsidP="006B75C4">
             <w:pPr>
               <w:spacing w:before="0" w:after="0"/>
               <w:rPr>
                 <w:lang w:val="fr-CA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00603E2A">
               <w:rPr>
                 <w:lang w:val="fr-CA"/>
               </w:rPr>
               <w:t>Limite</w:t>
             </w:r>
             <w:r w:rsidR="009C050B">
               <w:rPr>
                 <w:lang w:val="fr-CA"/>
               </w:rPr>
               <w:t xml:space="preserve"> temps</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10631" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0EADE987" w14:textId="2DB83E70" w:rsidR="00A64A3D" w:rsidRPr="00603E2A" w:rsidRDefault="47D1A311" w:rsidP="00A64A3D">
             <w:pPr>
               <w:spacing w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rStyle w:val="medium-normal"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="5557DB64">
               <w:rPr>
                 <w:rStyle w:val="medium-normal"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
               <w:t>..</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="5557DB64">
               <w:rPr>
                 <w:rStyle w:val="medium-normal"/>
                 <w:rFonts w:cs="Arial"/>
@@ -9164,97 +9236,96 @@
             <w:r w:rsidR="7B430DDD" w:rsidRPr="5557DB64">
               <w:rPr>
                 <w:rStyle w:val="medium-normal"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
             <w:r w:rsidR="00AC467F" w:rsidRPr="00AC467F">
               <w:rPr>
                 <w:rStyle w:val="medium-normal"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
               <w:t>3000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1359" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="40E486C8" w14:textId="77777777" w:rsidR="00A64A3D" w:rsidRPr="00603E2A" w:rsidRDefault="00A64A3D" w:rsidP="006B75C4">
             <w:pPr>
               <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="20A61114" w14:textId="77777777" w:rsidR="00D25C4F" w:rsidRPr="00D25C4F" w:rsidRDefault="00D25C4F" w:rsidP="00D25C4F">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlien"/>
           <w:b/>
           <w:color w:val="auto"/>
           <w:spacing w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="14495" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="14495"/>
       </w:tblGrid>
-      <w:tr w:rsidR="009D2B32" w:rsidRPr="00FB270F" w14:paraId="7ADFB9C1" w14:textId="77777777" w:rsidTr="31EC4AED">
+      <w:tr w:rsidR="009D2B32" w:rsidRPr="006F7D93" w14:paraId="7ADFB9C1" w14:textId="77777777" w:rsidTr="31EC4AED">
         <w:trPr>
           <w:trHeight w:val="337"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="14495" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
           <w:p w14:paraId="42D184C8" w14:textId="7868F217" w:rsidR="009D2B32" w:rsidRPr="00CA3A32" w:rsidRDefault="00AB2CB2" w:rsidP="32CA22DC">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rStyle w:val="Hyperlien"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="fr-CA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="31EC4AED">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="fr-CA"/>
               </w:rPr>
@@ -9401,63 +9472,63 @@
                 <w:lang w:val="fr-CA"/>
               </w:rPr>
               <w:t>kf</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="00A82A46">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="fr-CA"/>
               </w:rPr>
               <w:t> »</w:t>
             </w:r>
             <w:r w:rsidR="00E75443">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="fr-CA"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="71F3139D" w14:textId="244DE3EC" w:rsidR="007E4440" w:rsidRDefault="00727E55" w:rsidP="007E4440">
+    <w:p w14:paraId="71F3139D" w14:textId="244DE3EC" w:rsidR="007E4440" w:rsidRDefault="007E4440" w:rsidP="007E4440">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
         <w:spacing w:before="120" w:after="40"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlien"/>
           <w:rFonts w:ascii="Raleway" w:hAnsi="Raleway"/>
           <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId24" w:history="1">
-        <w:r w:rsidR="007E4440">
+        <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlien"/>
             <w:rFonts w:ascii="Raleway" w:hAnsi="Raleway"/>
             <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
             <w:sz w:val="24"/>
           </w:rPr>
           <w:t>EBSCO</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="154456B7" w14:textId="77777777" w:rsidR="007E4440" w:rsidRDefault="007E4440" w:rsidP="007E4440">
       <w:pPr>
         <w:pStyle w:val="Titre3"/>
         <w:spacing w:before="0" w:after="0"/>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>Concept 1</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="14585" w:type="dxa"/>
         <w:tblBorders>
@@ -9915,87 +9986,85 @@
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00156576">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
               <w:t>Résultats</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00DB0B15" w:rsidRPr="00603E2A" w14:paraId="72A4BEB3" w14:textId="77777777" w:rsidTr="5557DB64">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="458" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4DE0228A" w14:textId="77777777" w:rsidR="00DB0B15" w:rsidRPr="00603E2A" w:rsidRDefault="00DB0B15" w:rsidP="0054747B">
             <w:pPr>
               <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
             <w:r w:rsidRPr="00603E2A">
               <w:t>S1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1952" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2A99FA07" w14:textId="77777777" w:rsidR="00DB0B15" w:rsidRPr="00603E2A" w:rsidRDefault="00DB0B15" w:rsidP="0054747B">
             <w:pPr>
               <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
             <w:r w:rsidRPr="00603E2A">
               <w:t>Concept 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10773" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7019959D" w14:textId="77777777" w:rsidR="00DB0B15" w:rsidRPr="00603E2A" w:rsidRDefault="00DB0B15" w:rsidP="0054747B">
             <w:pPr>
               <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
             <w:r w:rsidRPr="00603E2A">
               <w:t>MH (</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00603E2A">
               <w:t>descripteur</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00603E2A">
               <w:t xml:space="preserve">+ OR </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00603E2A">
               <w:t>descripteur</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="00AD7005">
               <w:t xml:space="preserve"> OR </w:t>
             </w:r>
@@ -10045,176 +10114,141 @@
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00AD7005">
               <w:t>descripteur</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="00AD7005">
               <w:t>/SH/SH</w:t>
             </w:r>
             <w:r w:rsidRPr="00603E2A">
               <w:t>) OR TI (</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00603E2A">
               <w:t>terme</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00603E2A">
               <w:t xml:space="preserve"> OR </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00603E2A">
               <w:t>terme</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00603E2A">
-              <w:t>* OR "</w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve"> me*") OR AB (</w:t>
+              <w:t>* OR "ter me" OR "ter me*") OR AB (</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00603E2A">
               <w:t>terme</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00603E2A">
               <w:t xml:space="preserve"> OR </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00603E2A">
               <w:t>terme</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00603E2A">
-              <w:t>* OR "</w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve"> me*")</w:t>
+              <w:t>* OR "ter me" OR "ter me*")</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1217" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="208D9548" w14:textId="77777777" w:rsidR="00DB0B15" w:rsidRPr="00603E2A" w:rsidRDefault="00DB0B15" w:rsidP="0054747B">
             <w:pPr>
               <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00DB0B15" w:rsidRPr="00603E2A" w14:paraId="69EE4557" w14:textId="77777777" w:rsidTr="5557DB64">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="458" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3534C72C" w14:textId="77777777" w:rsidR="00DB0B15" w:rsidRPr="00603E2A" w:rsidRDefault="00DB0B15" w:rsidP="0054747B">
             <w:pPr>
               <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
             <w:r w:rsidRPr="00603E2A">
               <w:t>S2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1952" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="44C9BD6C" w14:textId="77777777" w:rsidR="00DB0B15" w:rsidRPr="00603E2A" w:rsidRDefault="00DB0B15" w:rsidP="0054747B">
             <w:pPr>
               <w:spacing w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rStyle w:val="medium-normal"/>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00603E2A">
               <w:rPr>
                 <w:rStyle w:val="medium-normal"/>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>Concept 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10773" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0A74BB4B" w14:textId="77777777" w:rsidR="00DB0B15" w:rsidRPr="00603E2A" w:rsidRDefault="646DE230" w:rsidP="0054747B">
             <w:pPr>
               <w:spacing w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rStyle w:val="medium-normal"/>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>MH (</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>descripteur</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve">+ OR </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>descripteur</w:t>
             </w:r>
@@ -10262,168 +10296,133 @@
             <w:r>
               <w:t xml:space="preserve">/SH OR </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>descripteur</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t>/SH/SH) OR TI (</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>terme</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve"> OR </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>terme</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
-              <w:t>* OR "</w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve"> me*") OR AB (</w:t>
+              <w:t>* OR "ter me" OR "ter me*") OR AB (</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>terme</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve"> OR </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>terme</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
-              <w:t>* OR "</w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve"> me*")</w:t>
+              <w:t>* OR "ter me" OR "ter me*")</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1217" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3B41E4AB" w14:textId="77777777" w:rsidR="00DB0B15" w:rsidRPr="00603E2A" w:rsidRDefault="00DB0B15" w:rsidP="0054747B">
             <w:pPr>
               <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00DB0B15" w:rsidRPr="00603E2A" w14:paraId="3A0B8F4A" w14:textId="77777777" w:rsidTr="5557DB64">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="458" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="74E716E9" w14:textId="77777777" w:rsidR="00DB0B15" w:rsidRPr="00603E2A" w:rsidRDefault="00DB0B15" w:rsidP="0054747B">
             <w:pPr>
               <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
             <w:r w:rsidRPr="00603E2A">
               <w:t>S3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1952" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="6066CF98" w14:textId="77777777" w:rsidR="00DB0B15" w:rsidRPr="00603E2A" w:rsidRDefault="00DB0B15" w:rsidP="0054747B">
             <w:pPr>
               <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
             <w:r w:rsidRPr="00603E2A">
               <w:t>Concept 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10773" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6336EA3C" w14:textId="77777777" w:rsidR="00DB0B15" w:rsidRPr="00603E2A" w:rsidRDefault="005342E0" w:rsidP="0054747B">
             <w:pPr>
               <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
             <w:r w:rsidRPr="00603E2A">
               <w:t>MH (</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00603E2A">
               <w:t>descripteur</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00603E2A">
               <w:t xml:space="preserve">+ OR </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00603E2A">
               <w:t>descripteur</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve"> OR </w:t>
             </w:r>
@@ -10473,268 +10472,230 @@
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>descripteur</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t>/SH/SH</w:t>
             </w:r>
             <w:r w:rsidRPr="00603E2A">
               <w:t>) OR TI (</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00603E2A">
               <w:t>terme</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00603E2A">
               <w:t xml:space="preserve"> OR </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00603E2A">
               <w:t>terme</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00603E2A">
-              <w:t>* OR "</w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve"> me*") OR AB (</w:t>
+              <w:t>* OR "ter me" OR "ter me*") OR AB (</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00603E2A">
               <w:t>terme</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00603E2A">
               <w:t xml:space="preserve"> OR </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00603E2A">
               <w:t>terme</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00603E2A">
-              <w:t>* OR "</w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve"> me*")</w:t>
+              <w:t>* OR "ter me" OR "ter me*")</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1217" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4CC4EED7" w14:textId="77777777" w:rsidR="00DB0B15" w:rsidRPr="00603E2A" w:rsidRDefault="00DB0B15" w:rsidP="0054747B">
             <w:pPr>
               <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00DB0B15" w:rsidRPr="00603E2A" w14:paraId="218024E1" w14:textId="77777777" w:rsidTr="5557DB64">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="458" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6884D3E9" w14:textId="77777777" w:rsidR="00DB0B15" w:rsidRPr="00603E2A" w:rsidRDefault="00DB0B15" w:rsidP="0054747B">
             <w:pPr>
               <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
             <w:r w:rsidRPr="00603E2A">
               <w:t>S4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1952" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4AC27D2B" w14:textId="77777777" w:rsidR="00DB0B15" w:rsidRPr="00603E2A" w:rsidRDefault="00DB0B15" w:rsidP="0054747B">
             <w:pPr>
               <w:spacing w:before="0" w:after="0"/>
               <w:rPr>
                 <w:lang w:val="fr-CA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00603E2A">
               <w:rPr>
                 <w:lang w:val="fr-CA"/>
               </w:rPr>
               <w:t>Liaison des concepts</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10773" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2248A733" w14:textId="77777777" w:rsidR="00DB0B15" w:rsidRPr="00603E2A" w:rsidRDefault="00DB0B15" w:rsidP="0054747B">
             <w:pPr>
               <w:spacing w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rStyle w:val="medium-normal"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:val="fr-CA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00603E2A">
               <w:rPr>
                 <w:rStyle w:val="medium-normal"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:val="fr-CA"/>
               </w:rPr>
               <w:t>S1 AND S2 AND S3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1217" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="58431B6E" w14:textId="77777777" w:rsidR="00DB0B15" w:rsidRPr="00603E2A" w:rsidRDefault="00DB0B15" w:rsidP="0054747B">
             <w:pPr>
               <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:val="fr-CA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006C4404" w:rsidRPr="00603E2A" w14:paraId="5C0BEED1" w14:textId="77777777" w:rsidTr="5557DB64">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="458" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0065FF61" w14:textId="1964131C" w:rsidR="006C4404" w:rsidRPr="00603E2A" w:rsidRDefault="001B718C" w:rsidP="0054747B">
             <w:pPr>
               <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
             <w:r w:rsidRPr="00603E2A">
               <w:t>S5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1952" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="6402E1BC" w14:textId="0A1EF024" w:rsidR="006C4404" w:rsidRPr="00603E2A" w:rsidRDefault="001B718C" w:rsidP="0054747B">
             <w:pPr>
               <w:spacing w:before="0" w:after="0"/>
               <w:rPr>
                 <w:lang w:val="fr-CA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="fr-CA"/>
               </w:rPr>
               <w:t>Sauf études animales</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10773" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5D9ADDA9" w14:textId="513BE5DB" w:rsidR="006C4404" w:rsidRPr="00F47EC8" w:rsidRDefault="00F47EC8" w:rsidP="00F47EC8">
             <w:pPr>
               <w:spacing w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rStyle w:val="medium-normal"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="005C1FCD">
               <w:rPr>
                 <w:rStyle w:val="medium-normal"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
               <w:t>Medline :</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="005C1FCD">
               <w:rPr>
                 <w:rStyle w:val="medium-normal"/>
                 <w:rFonts w:cs="Arial"/>
@@ -10761,122 +10722,119 @@
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="medium-normal"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
               <w:t>MH (animals+ NOT humans+</w:t>
             </w:r>
             <w:r w:rsidRPr="005C1FCD">
               <w:rPr>
                 <w:rStyle w:val="medium-normal"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1217" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="193687FF" w14:textId="77777777" w:rsidR="006C4404" w:rsidRPr="00F47EC8" w:rsidRDefault="006C4404" w:rsidP="0054747B">
             <w:pPr>
               <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00DB0B15" w:rsidRPr="00603E2A" w14:paraId="54C0D5B2" w14:textId="77777777" w:rsidTr="5557DB64">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="458" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4C137E04" w14:textId="5D33EAD6" w:rsidR="00DB0B15" w:rsidRPr="00603E2A" w:rsidRDefault="001B718C" w:rsidP="0054747B">
             <w:pPr>
               <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
             <w:r w:rsidRPr="00603E2A">
               <w:t>S6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1952" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="22D634B9" w14:textId="77777777" w:rsidR="00DB0B15" w:rsidRPr="00603E2A" w:rsidRDefault="00DB0B15" w:rsidP="0054747B">
             <w:pPr>
               <w:spacing w:before="0" w:after="0"/>
               <w:rPr>
                 <w:lang w:val="fr-CA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00603E2A">
               <w:rPr>
                 <w:lang w:val="fr-CA"/>
               </w:rPr>
               <w:t>Limite</w:t>
             </w:r>
             <w:r w:rsidR="009C050B">
               <w:rPr>
                 <w:lang w:val="fr-CA"/>
               </w:rPr>
               <w:t xml:space="preserve"> langues</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10773" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0EB16BCF" w14:textId="10E457E1" w:rsidR="00DB0B15" w:rsidRPr="00603E2A" w:rsidRDefault="001B718C" w:rsidP="00DB0B15">
             <w:pPr>
               <w:spacing w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rStyle w:val="medium-normal"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="medium-normal"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
               <w:t>S5</w:t>
             </w:r>
             <w:r w:rsidR="00DB0B15" w:rsidRPr="00603E2A">
               <w:rPr>
                 <w:rStyle w:val="medium-normal"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
@@ -10905,122 +10863,119 @@
               <w:rPr>
                 <w:rStyle w:val="medium-normal"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
               <w:t>french</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="00DB0B15" w:rsidRPr="00603E2A">
               <w:rPr>
                 <w:rStyle w:val="medium-normal"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1217" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4781AC6E" w14:textId="77777777" w:rsidR="00DB0B15" w:rsidRPr="00603E2A" w:rsidRDefault="00DB0B15" w:rsidP="0054747B">
             <w:pPr>
               <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00DB0B15" w:rsidRPr="00603E2A" w14:paraId="490C52ED" w14:textId="77777777" w:rsidTr="5557DB64">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="458" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="04D2F06C" w14:textId="2BC4E976" w:rsidR="00DB0B15" w:rsidRPr="00603E2A" w:rsidRDefault="001B718C" w:rsidP="0054747B">
             <w:pPr>
               <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t>S7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1952" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2B5E2226" w14:textId="77777777" w:rsidR="00DB0B15" w:rsidRPr="00603E2A" w:rsidRDefault="00DB0B15" w:rsidP="0054747B">
             <w:pPr>
               <w:spacing w:before="0" w:after="0"/>
               <w:rPr>
                 <w:lang w:val="fr-CA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00603E2A">
               <w:rPr>
                 <w:lang w:val="fr-CA"/>
               </w:rPr>
               <w:t>Limite</w:t>
             </w:r>
             <w:r w:rsidR="009C050B">
               <w:rPr>
                 <w:lang w:val="fr-CA"/>
               </w:rPr>
               <w:t xml:space="preserve"> temps</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10773" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5550C726" w14:textId="5FABED26" w:rsidR="00DB0B15" w:rsidRPr="00603E2A" w:rsidRDefault="001B718C" w:rsidP="0054747B">
             <w:pPr>
               <w:spacing w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rStyle w:val="medium-normal"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="medium-normal"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
               <w:t>S6</w:t>
             </w:r>
             <w:r w:rsidR="00657CA2" w:rsidRPr="00603E2A">
               <w:rPr>
                 <w:rStyle w:val="medium-normal"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
@@ -11045,97 +11000,96 @@
             <w:r w:rsidR="00295B48" w:rsidRPr="00AC467F">
               <w:rPr>
                 <w:rStyle w:val="medium-normal"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
               <w:t>3000</w:t>
             </w:r>
             <w:r w:rsidR="00657CA2" w:rsidRPr="00603E2A">
               <w:rPr>
                 <w:rStyle w:val="medium-normal"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1217" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="16F4D140" w14:textId="77777777" w:rsidR="00DB0B15" w:rsidRPr="00603E2A" w:rsidRDefault="00DB0B15" w:rsidP="0054747B">
             <w:pPr>
               <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="23EEF126" w14:textId="77777777" w:rsidR="00D25C4F" w:rsidRPr="00D25C4F" w:rsidRDefault="00D25C4F" w:rsidP="00D25C4F">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlien"/>
           <w:b/>
           <w:color w:val="auto"/>
           <w:spacing w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="14495" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="14495"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00491E79" w:rsidRPr="00FB270F" w14:paraId="3A05033D" w14:textId="77777777" w:rsidTr="005E2B3A">
+      <w:tr w:rsidR="00491E79" w:rsidRPr="006F7D93" w14:paraId="3A05033D" w14:textId="77777777" w:rsidTr="005E2B3A">
         <w:trPr>
           <w:trHeight w:val="630"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="14495" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
           <w:p w14:paraId="22775BD7" w14:textId="723F631B" w:rsidR="00491E79" w:rsidRPr="00AB2CB2" w:rsidRDefault="00491E79" w:rsidP="00CA3A32">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:lang w:val="fr-CA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AB2CB2">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:lang w:val="fr-CA"/>
               </w:rPr>
               <w:t>A</w:t>
             </w:r>
             <w:r>
               <w:rPr>
@@ -11328,51 +11282,51 @@
       <w:r w:rsidR="00C35B66" w:rsidRPr="2CA8C4B7">
         <w:rPr>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> grise</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="14390"/>
       </w:tblGrid>
-      <w:tr w:rsidR="000C6BF3" w:rsidRPr="00FB270F" w14:paraId="51D571CF" w14:textId="77777777" w:rsidTr="00266F00">
+      <w:tr w:rsidR="000C6BF3" w:rsidRPr="006F7D93" w14:paraId="51D571CF" w14:textId="77777777" w:rsidTr="00266F00">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="14390" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
           <w:p w14:paraId="61F36779" w14:textId="1201C9B5" w:rsidR="00D154F6" w:rsidRPr="000C6BF3" w:rsidRDefault="000C6BF3" w:rsidP="00775895">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="Hyperlien"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="fr-CA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="fr-CA"/>
               </w:rPr>
               <w:t>Vous êtes invité</w:t>
             </w:r>
             <w:r w:rsidR="000E3777">
               <w:rPr>
                 <w:lang w:val="fr-CA"/>
               </w:rPr>
               <w:t>(e)</w:t>
             </w:r>
@@ -11651,221 +11605,233 @@
               <w:spacing w:before="160" w:after="0" w:line="240" w:lineRule="auto"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:bookmarkEnd w:id="9"/>
     </w:tbl>
     <w:p w14:paraId="743E17C7" w14:textId="77777777" w:rsidR="0064475C" w:rsidRDefault="0064475C" w:rsidP="000C6BF3">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="0064475C" w:rsidSect="00CB1295">
       <w:pgSz w:w="15840" w:h="12240" w:orient="landscape" w:code="1"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="1134" w:left="720" w:header="709" w:footer="709" w:gutter="227"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1EF40189" w14:textId="77777777" w:rsidR="00727E55" w:rsidRDefault="00727E55" w:rsidP="00261D42">
+    <w:p w14:paraId="64BD8FE9" w14:textId="77777777" w:rsidR="00F376DF" w:rsidRDefault="00F376DF" w:rsidP="00261D42">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1A38ECA7" w14:textId="77777777" w:rsidR="00727E55" w:rsidRDefault="00727E55" w:rsidP="00261D42">
+    <w:p w14:paraId="4F615D10" w14:textId="77777777" w:rsidR="00F376DF" w:rsidRDefault="00F376DF" w:rsidP="00261D42">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Raleway">
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002FF" w:usb1="5000205B" w:usb2="00000000" w:usb3="00000000" w:csb0="00000197" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="HelveticaNeueLT Std">
     <w:altName w:val="Arial"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800000AF" w:usb1="4000204A" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p w14:paraId="01BE2ABD" w14:textId="632599CF" w:rsidR="006101E9" w:rsidRDefault="006101E9">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="01BE2ABD" w14:textId="58404ABA" w:rsidR="006101E9" w:rsidRDefault="006101E9">
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
     </w:pPr>
     <w:r w:rsidRPr="004F7990">
       <w:rPr>
         <w:lang w:val="fr-CA"/>
       </w:rPr>
       <w:t>Services documentaires de l’INSPQ</w:t>
     </w:r>
     <w:r w:rsidRPr="004F7990">
       <w:ptab w:relativeTo="margin" w:alignment="center" w:leader="none"/>
     </w:r>
     <w:r w:rsidRPr="004F7990">
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="004F7990">
       <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
     </w:r>
     <w:r w:rsidRPr="004F7990">
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidRPr="004F7990">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>8</w:t>
     </w:r>
     <w:r w:rsidRPr="004F7990">
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r w:rsidRPr="004F7990">
       <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
     </w:r>
     <w:r w:rsidR="00FB270F">
       <w:t xml:space="preserve"> màj </w:t>
     </w:r>
     <w:r w:rsidRPr="004F7990">
       <w:t>202</w:t>
     </w:r>
+    <w:r w:rsidR="006F7D93">
+      <w:t>6</w:t>
+    </w:r>
     <w:r w:rsidR="00FB270F">
-      <w:t>4-09-26</w:t>
+      <w:t>-0</w:t>
+    </w:r>
+    <w:r w:rsidR="006F7D93">
+      <w:t>7</w:t>
+    </w:r>
+    <w:r w:rsidR="00FB270F">
+      <w:t>-2</w:t>
+    </w:r>
+    <w:r w:rsidR="006F7D93">
+      <w:t>7</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6201E397" w14:textId="77777777" w:rsidR="00727E55" w:rsidRDefault="00727E55" w:rsidP="00261D42">
+    <w:p w14:paraId="0A597FE2" w14:textId="77777777" w:rsidR="00F376DF" w:rsidRDefault="00F376DF" w:rsidP="00261D42">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="73A2E405" w14:textId="77777777" w:rsidR="00727E55" w:rsidRDefault="00727E55" w:rsidP="00261D42">
+    <w:p w14:paraId="5B1F4678" w14:textId="77777777" w:rsidR="00F376DF" w:rsidRDefault="00F376DF" w:rsidP="00261D42">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w14:paraId="660CA201" w14:textId="31FC04BD" w:rsidR="006101E9" w:rsidRPr="00CA3A32" w:rsidRDefault="006101E9">
       <w:pPr>
         <w:pStyle w:val="Notedebasdepage"/>
         <w:rPr>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Appelnotedebasdep"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00CA3A32">
         <w:rPr>
           <w:lang w:val="fr-CA"/>
@@ -11880,73 +11846,73 @@
         <w:t xml:space="preserve">Pour la recherche de données probantes, appliquer le filtre </w:t>
       </w:r>
       <w:hyperlink r:id="rId1" w:history="1">
         <w:r w:rsidRPr="00CA3A32">
           <w:rPr>
             <w:rStyle w:val="Hyperlien"/>
             <w:sz w:val="18"/>
             <w:lang w:val="fr-CA"/>
           </w:rPr>
           <w:t>Revues de la littérature et méta-analyses</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00CA3A32">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> correspondant à la plateforme utilisée.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:numPicBullet w:numPicBulletId="0">
     <w:pict>
-      <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
+      <v:shapetype w14:anchorId="69880D14" id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
         <v:stroke joinstyle="miter"/>
         <v:formulas>
           <v:f eqn="if lineDrawn pixelLineWidth 0"/>
           <v:f eqn="sum @0 1 0"/>
           <v:f eqn="sum 0 0 @1"/>
           <v:f eqn="prod @2 1 2"/>
           <v:f eqn="prod @3 21600 pixelWidth"/>
           <v:f eqn="prod @3 21600 pixelHeight"/>
           <v:f eqn="sum @0 0 1"/>
           <v:f eqn="prod @6 1 2"/>
           <v:f eqn="prod @7 21600 pixelWidth"/>
           <v:f eqn="sum @8 21600 0"/>
           <v:f eqn="prod @7 21600 pixelHeight"/>
           <v:f eqn="sum @10 21600 0"/>
         </v:formulas>
         <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
         <o:lock v:ext="edit" aspectratio="t"/>
       </v:shapetype>
-      <v:shape id="_x0000_i1026" type="#_x0000_t75" style="width:10pt;height:12pt;visibility:visible" o:bullet="t">
+      <v:shape id="_x0000_i1025" type="#_x0000_t75" style="width:9.75pt;height:12pt;visibility:visible" o:bullet="t">
         <v:imagedata r:id="rId1" o:title=""/>
       </v:shape>
     </w:pict>
   </w:numPicBullet>
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="03841556"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B60A4898"/>
     <w:lvl w:ilvl="0" w:tplc="040C000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040C0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
@@ -15398,62 +15364,62 @@
   <w:num w:numId="24" w16cid:durableId="1254631032">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="25" w16cid:durableId="439297236">
     <w:abstractNumId w:val="25"/>
   </w:num>
   <w:num w:numId="26" w16cid:durableId="1672684219">
     <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="27" w16cid:durableId="157960642">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="28" w16cid:durableId="632056259">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="29" w16cid:durableId="1421220871">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="30" w16cid:durableId="1998455973">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
-  <w:zoom w:percent="150"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:stylePaneSortMethod w:val="0000"/>
   <w:defaultTabStop w:val="709"/>
   <w:hyphenationZone w:val="425"/>
   <w:drawingGridHorizontalSpacing w:val="100"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00D55E75"/>
     <w:rsid w:val="00001D5C"/>
     <w:rsid w:val="0000220B"/>
     <w:rsid w:val="00002E66"/>
     <w:rsid w:val="00004138"/>
     <w:rsid w:val="00007A17"/>
     <w:rsid w:val="00014F8F"/>
@@ -15794,50 +15760,51 @@
     <w:rsid w:val="0069767C"/>
     <w:rsid w:val="006A6188"/>
     <w:rsid w:val="006B124E"/>
     <w:rsid w:val="006B141F"/>
     <w:rsid w:val="006B1F5A"/>
     <w:rsid w:val="006B2C12"/>
     <w:rsid w:val="006B34A1"/>
     <w:rsid w:val="006B45D9"/>
     <w:rsid w:val="006B4A0A"/>
     <w:rsid w:val="006B75C4"/>
     <w:rsid w:val="006C296A"/>
     <w:rsid w:val="006C35AE"/>
     <w:rsid w:val="006C4404"/>
     <w:rsid w:val="006C45B3"/>
     <w:rsid w:val="006C7AB5"/>
     <w:rsid w:val="006D66EF"/>
     <w:rsid w:val="006D6D1A"/>
     <w:rsid w:val="006E138F"/>
     <w:rsid w:val="006E1B91"/>
     <w:rsid w:val="006E1BD5"/>
     <w:rsid w:val="006E40FA"/>
     <w:rsid w:val="006F0D14"/>
     <w:rsid w:val="006F29C3"/>
     <w:rsid w:val="006F500B"/>
     <w:rsid w:val="006F7D85"/>
+    <w:rsid w:val="006F7D93"/>
     <w:rsid w:val="00700303"/>
     <w:rsid w:val="00702662"/>
     <w:rsid w:val="00703E24"/>
     <w:rsid w:val="00704411"/>
     <w:rsid w:val="00704D09"/>
     <w:rsid w:val="0070529E"/>
     <w:rsid w:val="00710020"/>
     <w:rsid w:val="00717FF6"/>
     <w:rsid w:val="0072478F"/>
     <w:rsid w:val="0072562B"/>
     <w:rsid w:val="00727E55"/>
     <w:rsid w:val="00731C07"/>
     <w:rsid w:val="00733E62"/>
     <w:rsid w:val="007369B7"/>
     <w:rsid w:val="007376E1"/>
     <w:rsid w:val="007418A1"/>
     <w:rsid w:val="00744649"/>
     <w:rsid w:val="00747B7C"/>
     <w:rsid w:val="00747D10"/>
     <w:rsid w:val="00750430"/>
     <w:rsid w:val="00752052"/>
     <w:rsid w:val="00760F1B"/>
     <w:rsid w:val="007628D7"/>
     <w:rsid w:val="007677A9"/>
     <w:rsid w:val="00770D4D"/>
@@ -16007,50 +15974,51 @@
     <w:rsid w:val="00A64A3D"/>
     <w:rsid w:val="00A64DBA"/>
     <w:rsid w:val="00A73F63"/>
     <w:rsid w:val="00A755BD"/>
     <w:rsid w:val="00A80169"/>
     <w:rsid w:val="00A80478"/>
     <w:rsid w:val="00A82A18"/>
     <w:rsid w:val="00A82A46"/>
     <w:rsid w:val="00A8420F"/>
     <w:rsid w:val="00A8634A"/>
     <w:rsid w:val="00AA0926"/>
     <w:rsid w:val="00AA21FE"/>
     <w:rsid w:val="00AA2253"/>
     <w:rsid w:val="00AA3F56"/>
     <w:rsid w:val="00AA5BED"/>
     <w:rsid w:val="00AA6C02"/>
     <w:rsid w:val="00AB2CB2"/>
     <w:rsid w:val="00AB559F"/>
     <w:rsid w:val="00AC0649"/>
     <w:rsid w:val="00AC467F"/>
     <w:rsid w:val="00AD1210"/>
     <w:rsid w:val="00AD1C0B"/>
     <w:rsid w:val="00AD3373"/>
     <w:rsid w:val="00AD7005"/>
     <w:rsid w:val="00AE1AB6"/>
+    <w:rsid w:val="00AE318F"/>
     <w:rsid w:val="00AE39EC"/>
     <w:rsid w:val="00AE494A"/>
     <w:rsid w:val="00AF0BCC"/>
     <w:rsid w:val="00AF0FF3"/>
     <w:rsid w:val="00AF3949"/>
     <w:rsid w:val="00AF4B0E"/>
     <w:rsid w:val="00AF6E69"/>
     <w:rsid w:val="00B00AF2"/>
     <w:rsid w:val="00B015E0"/>
     <w:rsid w:val="00B04314"/>
     <w:rsid w:val="00B057A7"/>
     <w:rsid w:val="00B05A73"/>
     <w:rsid w:val="00B10602"/>
     <w:rsid w:val="00B12911"/>
     <w:rsid w:val="00B16D33"/>
     <w:rsid w:val="00B1782E"/>
     <w:rsid w:val="00B20320"/>
     <w:rsid w:val="00B20744"/>
     <w:rsid w:val="00B207C0"/>
     <w:rsid w:val="00B259CC"/>
     <w:rsid w:val="00B36AB9"/>
     <w:rsid w:val="00B427C4"/>
     <w:rsid w:val="00B451F8"/>
     <w:rsid w:val="00B45C9F"/>
     <w:rsid w:val="00B551A5"/>
@@ -16220,50 +16188,51 @@
     <w:rsid w:val="00EC10DA"/>
     <w:rsid w:val="00EC306A"/>
     <w:rsid w:val="00EC40BB"/>
     <w:rsid w:val="00EC6390"/>
     <w:rsid w:val="00ED1205"/>
     <w:rsid w:val="00ED1D6A"/>
     <w:rsid w:val="00ED4C2C"/>
     <w:rsid w:val="00EE497F"/>
     <w:rsid w:val="00EE49C9"/>
     <w:rsid w:val="00EE7591"/>
     <w:rsid w:val="00EF026C"/>
     <w:rsid w:val="00F01E75"/>
     <w:rsid w:val="00F01F19"/>
     <w:rsid w:val="00F05602"/>
     <w:rsid w:val="00F10737"/>
     <w:rsid w:val="00F108A7"/>
     <w:rsid w:val="00F10A48"/>
     <w:rsid w:val="00F12EC5"/>
     <w:rsid w:val="00F15BB7"/>
     <w:rsid w:val="00F23C27"/>
     <w:rsid w:val="00F23E21"/>
     <w:rsid w:val="00F2459A"/>
     <w:rsid w:val="00F248C6"/>
     <w:rsid w:val="00F30D78"/>
     <w:rsid w:val="00F32418"/>
+    <w:rsid w:val="00F376DF"/>
     <w:rsid w:val="00F403B8"/>
     <w:rsid w:val="00F404DB"/>
     <w:rsid w:val="00F4372A"/>
     <w:rsid w:val="00F453FA"/>
     <w:rsid w:val="00F47EC8"/>
     <w:rsid w:val="00F51337"/>
     <w:rsid w:val="00F551E0"/>
     <w:rsid w:val="00F577BC"/>
     <w:rsid w:val="00F60227"/>
     <w:rsid w:val="00F609A7"/>
     <w:rsid w:val="00F60F6F"/>
     <w:rsid w:val="00F6220C"/>
     <w:rsid w:val="00F62C9A"/>
     <w:rsid w:val="00F75299"/>
     <w:rsid w:val="00F75BC3"/>
     <w:rsid w:val="00F90481"/>
     <w:rsid w:val="00F906FD"/>
     <w:rsid w:val="00F91967"/>
     <w:rsid w:val="00F93127"/>
     <w:rsid w:val="00F93AF5"/>
     <w:rsid w:val="00F940A6"/>
     <w:rsid w:val="00F9432E"/>
     <w:rsid w:val="00FA0299"/>
     <w:rsid w:val="00FA3CAB"/>
     <w:rsid w:val="00FB0084"/>
@@ -16319,64 +16288,64 @@
     <w:rsid w:val="646DE230"/>
     <w:rsid w:val="6A702E8C"/>
     <w:rsid w:val="6B00D35C"/>
     <w:rsid w:val="7635B4D4"/>
     <w:rsid w:val="7B0C06BB"/>
     <w:rsid w:val="7B430DDD"/>
     <w:rsid w:val="7FDA0EAB"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-CA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="4CEB2461"/>
   <w15:docId w15:val="{84F1B375-7D64-4D30-9BB7-94CA31393DF4}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
         <w:lang w:val="fr-CA" w:eastAsia="fr-CA" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -18338,51 +18307,51 @@
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="256670678">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="1887183418">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
@@ -18758,51 +18727,51 @@
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
     <w:div w:id="1979070440">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.btb.termiumplus.gc.ca/tpv2alpha/alpha-fra.html?lang=fra" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://extranet.santecom.qc.ca/wiki/%21biblio3s/lib/exe/fetch.php?media=bo-carnet-route-litt-grise.docx" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://extranet.santecom.qc.ca/wiki/%21biblio3s/lib/exe/fetch.php?media=gu-choisir-une-bd.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fcp.rtss.qc.ca/mod/resource/view.php?id=56601" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://mesh.med.yale.edu/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://extranet.santecom.qc.ca/wiki/%21biblio3s/lib/exe/fetch.php?media=fs-ebscohost.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hgserver2.amc.nl/cgi-bin/miner/miner2.cgi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inspqqcca.sharepoint.com/sites/Extranet/SitePages/bases-de-donnees.aspx" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ovidsp.dc2.ovid.com/sp-4.01.0a/ovidweb.cgi?QS2=434f4e1a73d37e8cac529f721181381a54a80f0501e31f6ffb508db7fc8d56cffae643da4ce0f2f4a97ead4e460f985fed6321c003ecc951c52dcf79f5b4ae920ad43add4c6ed371166b9c251aeba33d95314e56de9df10efe2fe251e2e1e6267aa8f49538e21c8bab12daa6d08a0400c4c0d6868cb9cb779321a4c89ab0e90fe5f7b0d564b2d07c0ffd1b52e3d625c7cf3c8d67ab1be6de28d46488c91effe611ab6d4887704f3637d6dfcfbcf2020cc37efb9ecc7a49d88c2d204f310f911c" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/mesh" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://extranet.santecom.qc.ca/wiki/%21biblio3s/lib/exe/fetch.php?media=fs-ovidsp.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.granddictionnaire.com/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://extranet.santecom.qc.ca/wiki/!biblio3s/doku.php?id=concepts:repertoire" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ovidsp.dc2.ovid.com/sp-4.01.0a/ovidweb.cgi?QS2=434f4e1a73d37e8cac529f721181381a54a80f0501e31f6ffb508db7fc8d56cffae643da4ce0f2f4a97ead4e460f985fed6321c003ecc951c52dcf79f5b4ae920ad43add4c6ed371166b9c251aeba33d95314e56de9df10efe2fe251e2e1e6267aa8f49538e21c8bab12daa6d08a0400c4c0d6868cb9cb779321a4c89ab0e90fe5f7b0d564b2d07c0ffd1b52e3d625c7cf3c8d67ab1be6de28d46488c91effe611ab6d4887704f3637d6dfcfbcf2020cc37efb9ecc7a49d88c2d204f310f911c" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.btb.termiumplus.gc.ca/tpv2alpha/alpha-fra.html?lang=fra" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://extranet.santecom.qc.ca/wiki/%21biblio3s/lib/exe/fetch.php?media=bo-carnet-route-litt-grise.docx" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://extranet.santecom.qc.ca/wiki/%21biblio3s/lib/exe/fetch.php?media=gu-choisir-une-bd.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inspqqcca.sharepoint.com/sites/Extranet/SitePages/formulation-question-recherche.aspx" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://mesh.med.yale.edu/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://extranet.santecom.qc.ca/wiki/%21biblio3s/lib/exe/fetch.php?media=fs-ebscohost.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hgserver2.amc.nl/cgi-bin/miner/miner2.cgi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inspqqcca.sharepoint.com/sites/Extranet/SitePages/bases-de-donnees.aspx" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ovidsp.dc2.ovid.com/sp-4.01.0a/ovidweb.cgi?QS2=434f4e1a73d37e8cac529f721181381a54a80f0501e31f6ffb508db7fc8d56cffae643da4ce0f2f4a97ead4e460f985fed6321c003ecc951c52dcf79f5b4ae920ad43add4c6ed371166b9c251aeba33d95314e56de9df10efe2fe251e2e1e6267aa8f49538e21c8bab12daa6d08a0400c4c0d6868cb9cb779321a4c89ab0e90fe5f7b0d564b2d07c0ffd1b52e3d625c7cf3c8d67ab1be6de28d46488c91effe611ab6d4887704f3637d6dfcfbcf2020cc37efb9ecc7a49d88c2d204f310f911c" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/mesh" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://extranet.santecom.qc.ca/wiki/%21biblio3s/lib/exe/fetch.php?media=fs-ovidsp.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.granddictionnaire.com/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://extranet.santecom.qc.ca/wiki/!biblio3s/doku.php?id=concepts:repertoire" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ovidsp.dc2.ovid.com/sp-4.01.0a/ovidweb.cgi?QS2=434f4e1a73d37e8cac529f721181381a54a80f0501e31f6ffb508db7fc8d56cffae643da4ce0f2f4a97ead4e460f985fed6321c003ecc951c52dcf79f5b4ae920ad43add4c6ed371166b9c251aeba33d95314e56de9df10efe2fe251e2e1e6267aa8f49538e21c8bab12daa6d08a0400c4c0d6868cb9cb779321a4c89ab0e90fe5f7b0d564b2d07c0ffd1b52e3d625c7cf3c8d67ab1be6de28d46488c91effe611ab6d4887704f3637d6dfcfbcf2020cc37efb9ecc7a49d88c2d204f310f911c" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://extranet.santecom.qc.ca/wiki/!biblio3s/doku.php?id=concepts:revues-de-la-litterature-et-meta-analyses&amp;s%5b%5d=systematic" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/numbering.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Thème Office">
   <a:themeElements>
     <a:clrScheme name="Personnalisé INSPQ">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
@@ -19069,51 +19038,56 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100B30223B2EFDD3A4FBED0ED54F3D47FF0" ma:contentTypeVersion="11" ma:contentTypeDescription="Crée un document." ma:contentTypeScope="" ma:versionID="91d54632084d3d6be98fa993357965b8">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="765d063b-c701-4eec-a219-11155b9fbea0" xmlns:ns3="b0cc3d35-faad-4dca-942a-adbb8f75078f" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="fe198b568f40279596d74ecdc1b4c638" ns2:_="" ns3:_="">
     <xsd:import namespace="765d063b-c701-4eec-a219-11155b9fbea0"/>
     <xsd:import namespace="b0cc3d35-faad-4dca-942a-adbb8f75078f"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
               </xsd:all>
@@ -19284,140 +19258,159 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <documentManagement/>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5531C1CB-F56C-4378-9915-2B388673D9C5}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4FBDAAE9-FF39-4465-8EEC-0799D75BB129}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F206A28A-F87E-4A5A-BD52-46F085D3D858}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="765d063b-c701-4eec-a219-11155b9fbea0"/>
     <ds:schemaRef ds:uri="b0cc3d35-faad-4dca-942a-adbb8f75078f"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4FBDAAE9-FF39-4465-8EEC-0799D75BB129}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5531C1CB-F56C-4378-9915-2B388673D9C5}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AB45776B-20A3-420C-8609-E5E42905EB99}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>7</Pages>
-  <Words>968</Words>
-  <Characters>7863</Characters>
+  <Words>1371</Words>
+  <Characters>7542</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>65</Lines>
+  <Lines>62</Lines>
   <Paragraphs>17</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>INSPQ</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>8814</CharactersWithSpaces>
+  <CharactersWithSpaces>8896</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Vicky Tessier</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100B30223B2EFDD3A4FBED0ED54F3D47FF0</vt:lpwstr>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_5e4d23fb-fa17-491b-be59-380f53cd27d0_Enabled">
+    <vt:lpwstr>true</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_5e4d23fb-fa17-491b-be59-380f53cd27d0_SetDate">
+    <vt:lpwstr>2026-07-27T17:49:01Z</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_5e4d23fb-fa17-491b-be59-380f53cd27d0_Method">
+    <vt:lpwstr>Standard</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_5e4d23fb-fa17-491b-be59-380f53cd27d0_Name">
+    <vt:lpwstr>Non-confidentiel</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_5e4d23fb-fa17-491b-be59-380f53cd27d0_SiteId">
+    <vt:lpwstr>1cfd1395-2711-49f5-b90f-ba4278776919</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_5e4d23fb-fa17-491b-be59-380f53cd27d0_ActionId">
+    <vt:lpwstr>3a19674a-8b28-4817-b30d-bf03e7f8bda3</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_5e4d23fb-fa17-491b-be59-380f53cd27d0_ContentBits">
+    <vt:lpwstr>0</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="MSIP_Label_5e4d23fb-fa17-491b-be59-380f53cd27d0_Tag">
+    <vt:lpwstr>10, 3, 0, 1</vt:lpwstr>
+  </property>
 </Properties>
 </file>